--- v6 (2026-09-13)
+++ v7 (2026-10-29)
@@ -15,8915 +15,8297 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="90" windowWidth="11280" windowHeight="4950"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2955" uniqueCount="1488">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2749" uniqueCount="1384">
   <si>
     <t>Номенклатурен номер</t>
   </si>
   <si>
     <t>Оригинално име</t>
   </si>
   <si>
     <t>Цена с ДДС (€)</t>
   </si>
   <si>
     <t>Цена с ДДС (лв.)</t>
   </si>
   <si>
     <t>Разфасовка</t>
   </si>
   <si>
     <t>Тегло (кг.)</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>API</t>
   </si>
   <si>
     <t>7800082</t>
   </si>
   <si>
     <t>Gazpromneft Super 10W-40</t>
   </si>
   <si>
     <t>22.01</t>
   </si>
   <si>
     <t>43.05</t>
   </si>
   <si>
     <t>4 л.</t>
   </si>
   <si>
-    <t>3.499</t>
+    <t>3.7</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CD</t>
   </si>
   <si>
     <t>7800077</t>
   </si>
   <si>
     <t>Gazpromneft Super 10W-40</t>
   </si>
   <si>
     <t>739.8</t>
   </si>
   <si>
     <t>1446.92</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
-    <t>179</t>
+    <t>195.1</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CD</t>
   </si>
   <si>
-    <t>7800129</t>
+    <t>7800130</t>
   </si>
   <si>
     <t>Gazpromneft Super 15W-40</t>
   </si>
   <si>
+    <t>21.33</t>
+  </si>
+  <si>
+    <t>41.72</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.2</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7800078</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 15W-40</t>
+  </si>
+  <si>
+    <t>722.25</t>
+  </si>
+  <si>
+    <t>1412.60</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7800034</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 20W-50</t>
+  </si>
+  <si>
+    <t>21.87</t>
+  </si>
+  <si>
+    <t>42.77</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.8</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800214</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super T-3 85W-90</t>
+  </si>
+  <si>
+    <t>113.67</t>
+  </si>
+  <si>
+    <t>222.32</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800262</t>
+  </si>
+  <si>
+    <t>Gazpromneft Promo</t>
+  </si>
+  <si>
+    <t>10.8</t>
+  </si>
+  <si>
+    <t>21.12</t>
+  </si>
+  <si>
+    <t>3.5 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Масло за промивка</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800003</t>
+  </si>
+  <si>
+    <t>Газпромнефть ШРУС</t>
+  </si>
+  <si>
+    <t>1.57</t>
+  </si>
+  <si>
+    <t>3.07</t>
+  </si>
+  <si>
+    <t>150 гр.</t>
+  </si>
+  <si>
+    <t>0.176</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800004</t>
+  </si>
+  <si>
+    <t>Газпромнефть ШРУС</t>
+  </si>
+  <si>
+    <t>2.13</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
+    <t>350 гр.</t>
+  </si>
+  <si>
+    <t>0.382</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800000</t>
+  </si>
+  <si>
+    <t>Литол-24</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
+    <t>4.24</t>
+  </si>
+  <si>
+    <t>150 гр.</t>
+  </si>
+  <si>
+    <t>0.177</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800049</t>
+  </si>
+  <si>
+    <t>Gazpromneft EP-2</t>
+  </si>
+  <si>
+    <t>326.13</t>
+  </si>
+  <si>
+    <t>637.85</t>
+  </si>
+  <si>
+    <t>45 кг.</t>
+  </si>
+  <si>
+    <t>47.5</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800081</t>
+  </si>
+  <si>
+    <t>Gazpromneft EP-3</t>
+  </si>
+  <si>
+    <t>320.64</t>
+  </si>
+  <si>
+    <t>627.12</t>
+  </si>
+  <si>
+    <t>45 кг.</t>
+  </si>
+  <si>
+    <t>47.5</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800061</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 5W-40</t>
+  </si>
+  <si>
+    <t>125.02</t>
+  </si>
+  <si>
+    <t>244.52</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.5</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800169</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 5W-40</t>
+  </si>
+  <si>
+    <t>1009.77</t>
+  </si>
+  <si>
+    <t>1974.94</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>192.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800076</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 15W-40</t>
+  </si>
+  <si>
+    <t>892.89</t>
+  </si>
+  <si>
+    <t>1746.34</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800062</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 10W-30</t>
+  </si>
+  <si>
+    <t>110.85</t>
+  </si>
+  <si>
+    <t>216.80</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800008</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 10W-40</t>
+  </si>
+  <si>
+    <t>106.29</t>
+  </si>
+  <si>
+    <t>207.89</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800064</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 10W-40</t>
+  </si>
+  <si>
+    <t>768.39</t>
+  </si>
+  <si>
+    <t>1502.84</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800134</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>24.03</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.2</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7800020</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>105.3</t>
+  </si>
+  <si>
+    <t>205.95</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.9</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7800021</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>153.9</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>30 л.</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7800095</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>177.93</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7800121</t>
+  </si>
+  <si>
+    <t>ТСп-15К</t>
+  </si>
+  <si>
+    <t>55.35</t>
+  </si>
+  <si>
+    <t>108.26</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>9.1</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-3</t>
+  </si>
+  <si>
+    <t>7800200</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HZF 32</t>
+  </si>
+  <si>
+    <t>772.2</t>
+  </si>
+  <si>
+    <t>1510.29</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800208</t>
+  </si>
+  <si>
+    <t>Газпромнефть Редуктор ИТД 68</t>
+  </si>
+  <si>
+    <t>996.57</t>
+  </si>
+  <si>
+    <t>1949.12</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800079</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 46</t>
+  </si>
+  <si>
+    <t>793.96</t>
+  </si>
+  <si>
+    <t>1552.85</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196.1</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800067</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbine Oil 32</t>
+  </si>
+  <si>
+    <t>731.97</t>
+  </si>
+  <si>
+    <t>1431.61</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194.1</t>
+  </si>
+  <si>
+    <t>Турбинно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800207</t>
+  </si>
+  <si>
+    <t>Термойл 26</t>
+  </si>
+  <si>
+    <t>858.6</t>
+  </si>
+  <si>
+    <t>1679.28</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196.1</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400001</t>
+  </si>
+  <si>
+    <t>Gazpromneft Metalgrease AC</t>
+  </si>
+  <si>
+    <t>153.09</t>
+  </si>
+  <si>
+    <t>299.42</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>19.55</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400056</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L 00</t>
+  </si>
+  <si>
+    <t>117.19</t>
+  </si>
+  <si>
+    <t>229.20</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800179</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-1 90</t>
+  </si>
+  <si>
+    <t>109.35</t>
+  </si>
+  <si>
+    <t>213.87</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.3</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7800074</t>
+  </si>
+  <si>
+    <t>Газпромнефть ПМ</t>
+  </si>
+  <si>
+    <t>682.44</t>
+  </si>
+  <si>
+    <t>1334.74</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194.1</t>
+  </si>
+  <si>
+    <t>Масло-омекотител</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800224</t>
+  </si>
+  <si>
+    <t>Тп-30</t>
+  </si>
+  <si>
+    <t>757.96</t>
+  </si>
+  <si>
+    <t>1482.44</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Турбинно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800181</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 100</t>
+  </si>
+  <si>
+    <t>124.2</t>
+  </si>
+  <si>
+    <t>242.91</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.85</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800219</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 680</t>
+  </si>
+  <si>
+    <t>129.6</t>
+  </si>
+  <si>
+    <t>253.48</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800063</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HZF 46</t>
+  </si>
+  <si>
+    <t>793.8</t>
+  </si>
+  <si>
+    <t>1552.54</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196.1</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800072</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor F 220</t>
+  </si>
+  <si>
+    <t>1699.03</t>
+  </si>
+  <si>
+    <t>3323.01</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800142</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 100</t>
+  </si>
+  <si>
+    <t>831.63</t>
+  </si>
+  <si>
+    <t>1626.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800115</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor S Synth 100</t>
+  </si>
+  <si>
+    <t>894.62</t>
+  </si>
+  <si>
+    <t>1749.72</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800256</t>
+  </si>
+  <si>
+    <t>Gazpromneft Motor Oil 40</t>
+  </si>
+  <si>
+    <t>77.75</t>
+  </si>
+  <si>
+    <t>152.07</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SC/CA</t>
+  </si>
+  <si>
+    <t>7800167</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 20W-50</t>
+  </si>
+  <si>
+    <t>6.21</t>
+  </si>
+  <si>
+    <t>12.15</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.967</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF</t>
+  </si>
+  <si>
+    <t>7400029</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L 2</t>
+  </si>
+  <si>
+    <t>98.93</t>
+  </si>
+  <si>
+    <t>193.49</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>19.7</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800282</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 2</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
+    <t>7.92</t>
+  </si>
+  <si>
+    <t>400 гр.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400052</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease LTS 2</t>
+  </si>
+  <si>
+    <t>94.84</t>
+  </si>
+  <si>
+    <t>185.49</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800091</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 10W-40</t>
+  </si>
+  <si>
+    <t>99.63</t>
+  </si>
+  <si>
+    <t>194.86</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800197</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 15</t>
+  </si>
+  <si>
+    <t>104.22</t>
+  </si>
+  <si>
+    <t>203.84</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.6</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300078</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 68</t>
+  </si>
+  <si>
+    <t>871.29</t>
+  </si>
+  <si>
+    <t>1704.09</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800232</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 100</t>
+  </si>
+  <si>
+    <t>810.41</t>
+  </si>
+  <si>
+    <t>1585.02</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800194</t>
+  </si>
+  <si>
+    <t>Газпромнефть Редуктор ИТД 680</t>
+  </si>
+  <si>
+    <t>1112.4</t>
+  </si>
+  <si>
+    <t>2175.66</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800103</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 5W-30</t>
+  </si>
+  <si>
+    <t>6.82</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800139</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>22.9</t>
+  </si>
+  <si>
+    <t>44.79</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800128</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>881.82</t>
+  </si>
+  <si>
+    <t>1724.69</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800279</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 20W-50</t>
+  </si>
+  <si>
+    <t>5.31</t>
+  </si>
+  <si>
+    <t>10.39</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800278</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 20W-50</t>
+  </si>
+  <si>
+    <t>20.32</t>
+  </si>
+  <si>
+    <t>39.74</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800550</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 10W-30</t>
+  </si>
+  <si>
+    <t>935.55</t>
+  </si>
+  <si>
+    <t>1829.78</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800154</t>
+  </si>
+  <si>
+    <t>Gazpromneft Industrial 30</t>
+  </si>
+  <si>
+    <t>626.4</t>
+  </si>
+  <si>
+    <t>1225.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800165</t>
+  </si>
+  <si>
+    <t>Gazpromneft Chain Oil</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.911</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800280</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium N 5W-40</t>
+  </si>
+  <si>
+    <t>1034.03</t>
+  </si>
+  <si>
+    <t>2022.39</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800149</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium GF-5 5W-30</t>
+  </si>
+  <si>
+    <t>25.79</t>
+  </si>
+  <si>
+    <t>50.44</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN//GF-5</t>
+  </si>
+  <si>
+    <t>7800295</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX III</t>
+  </si>
+  <si>
+    <t>118.8</t>
+  </si>
+  <si>
+    <t>232.35</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800137</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX III</t>
+  </si>
+  <si>
+    <t>948.66</t>
+  </si>
+  <si>
+    <t>1855.42</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195.1</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300106</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-40</t>
+  </si>
+  <si>
+    <t>1217.7</t>
+  </si>
+  <si>
+    <t>2381.61</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7800127</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLPD 46</t>
+  </si>
+  <si>
+    <t>857.25</t>
+  </si>
+  <si>
+    <t>1676.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900011</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 10W-40</t>
+  </si>
+  <si>
+    <t>126.14</t>
+  </si>
+  <si>
+    <t>246.71</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.8</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900012</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 10W-40</t>
+  </si>
+  <si>
+    <t>1090.99</t>
+  </si>
+  <si>
+    <t>2133.79</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900013</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 15W-40</t>
+  </si>
+  <si>
+    <t>120.4</t>
+  </si>
+  <si>
+    <t>235.48</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900009</t>
+  </si>
+  <si>
+    <t>G-Profi MSI 10W-40</t>
+  </si>
+  <si>
+    <t>126.14</t>
+  </si>
+  <si>
+    <t>246.71</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7900010</t>
+  </si>
+  <si>
+    <t>G-Profi MSI 10W-40</t>
+  </si>
+  <si>
+    <t>1180.68</t>
+  </si>
+  <si>
+    <t>2309.21</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7900017</t>
+  </si>
+  <si>
+    <t>G-Profi GT 10W-40</t>
+  </si>
+  <si>
+    <t>140.81</t>
+  </si>
+  <si>
+    <t>275.40</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.3</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7900020</t>
+  </si>
+  <si>
+    <t>G-Profi GT LA 10W-40</t>
+  </si>
+  <si>
+    <t>1342.56</t>
+  </si>
+  <si>
+    <t>2625.82</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CJ-4/CI-4</t>
+  </si>
+  <si>
+    <t>7900023</t>
+  </si>
+  <si>
+    <t>G-Special STOU 10W-40</t>
+  </si>
+  <si>
+    <t>127.4</t>
+  </si>
+  <si>
+    <t>249.17</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/SE/CG-4/CF-4/CE/CD/CF/GL-4</t>
+  </si>
+  <si>
+    <t>7900024</t>
+  </si>
+  <si>
+    <t>G-Special STOU 10W-40</t>
+  </si>
+  <si>
+    <t>1041.73</t>
+  </si>
+  <si>
+    <t>2037.45</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/SE/CG-4/CF-4/CE/CD/CF/GL-4</t>
+  </si>
+  <si>
+    <t>7800199</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз 80</t>
+  </si>
+  <si>
+    <t>808.64</t>
+  </si>
+  <si>
+    <t>1581.56</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800238</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 40</t>
+  </si>
+  <si>
+    <t>17.42</t>
+  </si>
+  <si>
+    <t>34.07</t>
+  </si>
+  <si>
+    <t>5 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800257</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 40</t>
+  </si>
+  <si>
+    <t>34.21</t>
+  </si>
+  <si>
+    <t>66.91</t>
+  </si>
+  <si>
+    <t>10 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300119</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 75W-90</t>
+  </si>
+  <si>
+    <t>145.8</t>
+  </si>
+  <si>
+    <t>285.16</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800298</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 75W-90</t>
+  </si>
+  <si>
+    <t>39.15</t>
+  </si>
+  <si>
+    <t>76.57</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800229</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 68</t>
+  </si>
+  <si>
+    <t>93.15</t>
+  </si>
+  <si>
+    <t>182.19</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800157</t>
+  </si>
+  <si>
+    <t>Gazpromneft EP-2</t>
+  </si>
+  <si>
+    <t>1177.15</t>
+  </si>
+  <si>
+    <t>2302.30</t>
+  </si>
+  <si>
+    <t>170 кг.</t>
+  </si>
+  <si>
+    <t>188.1</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800184</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease HighSpeed EP 3</t>
+  </si>
+  <si>
+    <t>5.54</t>
+  </si>
+  <si>
+    <t>10.84</t>
+  </si>
+  <si>
+    <t>400 гр.</t>
+  </si>
+  <si>
+    <t>0.433</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800222</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>21.38</t>
+  </si>
+  <si>
+    <t>41.82</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800217</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>853.83</t>
+  </si>
+  <si>
+    <t>1669.95</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7400048</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 10W</t>
+  </si>
+  <si>
+    <t>106.96</t>
+  </si>
+  <si>
+    <t>209.20</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7900025</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 10W</t>
+  </si>
+  <si>
+    <t>996.41</t>
+  </si>
+  <si>
+    <t>1948.81</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7900066</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 30</t>
+  </si>
+  <si>
+    <t>111.44</t>
+  </si>
+  <si>
+    <t>217.96</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7900026</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 30</t>
+  </si>
+  <si>
+    <t>1065.67</t>
+  </si>
+  <si>
+    <t>2084.27</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7400015</t>
+  </si>
+  <si>
+    <t>G-Energy S Synth 10W-40</t>
+  </si>
+  <si>
+    <t>29.33</t>
+  </si>
+  <si>
+    <t>57.36</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.75</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7400009</t>
+  </si>
+  <si>
+    <t>G-Energy Service Line W 5W-30</t>
+  </si>
+  <si>
+    <t>1617.83</t>
+  </si>
+  <si>
+    <t>3164.20</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800155</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease LX EP 2</t>
+  </si>
+  <si>
+    <t>1735.29</t>
+  </si>
+  <si>
+    <t>3393.93</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>19.1</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400006</t>
+  </si>
+  <si>
+    <t>G-Profi MSI Plus 15W-40</t>
+  </si>
+  <si>
+    <t>111.66</t>
+  </si>
+  <si>
+    <t>218.39</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.75</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800203</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium N 5W-40</t>
+  </si>
+  <si>
+    <t>277.48</t>
+  </si>
+  <si>
+    <t>542.70</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7200000</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Line W 5W-30</t>
+  </si>
+  <si>
+    <t>418.41</t>
+  </si>
+  <si>
+    <t>818.34</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7200003</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Diesel E4 5W-30</t>
+  </si>
+  <si>
+    <t>408.24</t>
+  </si>
+  <si>
+    <t>798.45</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7200002</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Diesel E4 5W-30</t>
+  </si>
+  <si>
+    <t>1193.63</t>
+  </si>
+  <si>
+    <t>2334.54</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400022</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 46</t>
+  </si>
+  <si>
+    <t>665.55</t>
+  </si>
+  <si>
+    <t>1301.70</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800220</t>
+  </si>
+  <si>
+    <t>Gazpromneft Steelgrease CS 2</t>
+  </si>
+  <si>
+    <t>239.37</t>
+  </si>
+  <si>
+    <t>468.17</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>19.7</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800210</t>
+  </si>
+  <si>
+    <t>Gazpromneft ГК марка 1</t>
+  </si>
+  <si>
+    <t>775.18</t>
+  </si>
+  <si>
+    <t>1516.12</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800225</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>661.5</t>
+  </si>
+  <si>
+    <t>1293.78</t>
+  </si>
+  <si>
+    <t>200 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7900042</t>
+  </si>
+  <si>
+    <t>G-Profi MSF 15W-40</t>
+  </si>
+  <si>
+    <t>122.72</t>
+  </si>
+  <si>
+    <t>240.02</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CF-4</t>
+  </si>
+  <si>
+    <t>7900041</t>
+  </si>
+  <si>
+    <t>G-Profi MSF 15W-40</t>
+  </si>
+  <si>
+    <t>1080.84</t>
+  </si>
+  <si>
+    <t>2113.94</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CF-4</t>
+  </si>
+  <si>
+    <t>7800230</t>
+  </si>
+  <si>
+    <t>Gazpromneft Universal Grease</t>
+  </si>
+  <si>
+    <t>1.62</t>
+  </si>
+  <si>
+    <t>3.17</t>
+  </si>
+  <si>
+    <t>100 гр.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900046</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Super Start 5W-30</t>
+  </si>
+  <si>
+    <t>31.36</t>
+  </si>
+  <si>
+    <t>61.33</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800228</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 10W-40</t>
+  </si>
+  <si>
+    <t>6.43</t>
+  </si>
+  <si>
+    <t>12.58</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>7800284</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 10W-30</t>
+  </si>
+  <si>
+    <t>5.08</t>
+  </si>
+  <si>
+    <t>9.94</t>
+  </si>
+  <si>
+    <t>800 мл.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>7800218</t>
+  </si>
+  <si>
+    <t>Литол-24</t>
+  </si>
+  <si>
+    <t>1.59</t>
+  </si>
+  <si>
+    <t>3.11</t>
+  </si>
+  <si>
+    <t>100 гр.</t>
+  </si>
+  <si>
+    <t>0.112</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400040</t>
+  </si>
+  <si>
+    <t>G-Energy F Synth C2&amp;sol;C3 5W-30</t>
+  </si>
+  <si>
+    <t>9.2</t>
+  </si>
+  <si>
+    <t>17.99</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7400033</t>
+  </si>
+  <si>
+    <t>G-Energy S Synth 10W-40</t>
+  </si>
+  <si>
+    <t>1353.95</t>
+  </si>
+  <si>
+    <t>2648.10</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900039</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Long Life 10W-40</t>
+  </si>
+  <si>
+    <t>291.21</t>
+  </si>
+  <si>
+    <t>569.56</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7400038</t>
+  </si>
+  <si>
+    <t>G-Profi GTS 10W-40</t>
+  </si>
+  <si>
+    <t>152.24</t>
+  </si>
+  <si>
+    <t>297.76</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900071</t>
+  </si>
+  <si>
+    <t>G-Profi GTS 10W-40</t>
+  </si>
+  <si>
+    <t>1471.71</t>
+  </si>
+  <si>
+    <t>2878.41</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900051</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Active 5W-40</t>
+  </si>
+  <si>
+    <t>1259.69</t>
+  </si>
+  <si>
+    <t>2463.74</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7900050</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Long Life 10W-40</t>
+  </si>
+  <si>
+    <t>1174.78</t>
+  </si>
+  <si>
+    <t>2297.67</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7400042</t>
+  </si>
+  <si>
+    <t>G-Profi MSJ 10W-30</t>
+  </si>
+  <si>
+    <t>1216.6</t>
+  </si>
+  <si>
+    <t>2379.46</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CJ-4</t>
+  </si>
+  <si>
+    <t>7900053</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Super Start 5W-30</t>
+  </si>
+  <si>
+    <t>1175.87</t>
+  </si>
+  <si>
+    <t>2299.80</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7900052</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Active 5W-30</t>
+  </si>
+  <si>
+    <t>1310.04</t>
+  </si>
+  <si>
+    <t>2562.21</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800245</t>
+  </si>
+  <si>
+    <t>Литол-24</t>
+  </si>
+  <si>
+    <t>2.79</t>
+  </si>
+  <si>
+    <t>5.46</t>
+  </si>
+  <si>
+    <t>300 гр.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900055</t>
+  </si>
+  <si>
+    <t>G-Motion 4T 5W-30</t>
+  </si>
+  <si>
+    <t>7.45</t>
+  </si>
+  <si>
+    <t>14.57</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800251</t>
+  </si>
+  <si>
+    <t>Gazpromneft HD 40</t>
+  </si>
+  <si>
+    <t>4.46</t>
+  </si>
+  <si>
+    <t>8.72</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>7800247</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease LTS 2</t>
+  </si>
+  <si>
+    <t>109.89</t>
+  </si>
+  <si>
+    <t>214.93</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800240</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>2.79</t>
+  </si>
+  <si>
+    <t>5.46</t>
+  </si>
+  <si>
+    <t>300 гр.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300015</t>
+  </si>
+  <si>
+    <t>Gazpromneft Ecogas 15W-40</t>
+  </si>
+  <si>
+    <t>28.08</t>
+  </si>
+  <si>
+    <t>54.92</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300027</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra Plus 10W-40</t>
+  </si>
+  <si>
+    <t>133.92</t>
+  </si>
+  <si>
+    <t>261.92</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7300023</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 68</t>
+  </si>
+  <si>
+    <t>47.25</t>
+  </si>
+  <si>
+    <t>92.41</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800259</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>219.93</t>
+  </si>
+  <si>
+    <t>430.15</t>
+  </si>
+  <si>
+    <t>45 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300044</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-40</t>
+  </si>
+  <si>
+    <t>28.62</t>
+  </si>
+  <si>
+    <t>55.98</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300051</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 15W-40</t>
+  </si>
+  <si>
+    <t>21.33</t>
+  </si>
+  <si>
+    <t>41.72</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.2</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300052</t>
+  </si>
+  <si>
+    <t>Gazpromneft Chain Oil</t>
+  </si>
+  <si>
+    <t>19.17</t>
+  </si>
+  <si>
+    <t>37.49</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300058</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 10W</t>
+  </si>
+  <si>
+    <t>848.52</t>
+  </si>
+  <si>
+    <t>1659.56</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300060</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз IAT 40</t>
+  </si>
+  <si>
+    <t>556.2</t>
+  </si>
+  <si>
+    <t>1087.83</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300042</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Line C3 5W-40</t>
+  </si>
+  <si>
+    <t>6.14</t>
+  </si>
+  <si>
+    <t>12.01</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.97</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7300045</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Line C3 5W-40</t>
+  </si>
+  <si>
+    <t>22.69</t>
+  </si>
+  <si>
+    <t>44.38</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.6</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7300036</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Line 10W-40</t>
+  </si>
+  <si>
+    <t>5.1</t>
+  </si>
+  <si>
+    <t>9.97</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.96</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300062</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз IAT 40</t>
+  </si>
+  <si>
+    <t>3.21</t>
+  </si>
+  <si>
+    <t>6.28</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.025</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300063</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз IAT 40</t>
+  </si>
+  <si>
+    <t>15.53</t>
+  </si>
+  <si>
+    <t>30.37</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300026</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-30</t>
+  </si>
+  <si>
+    <t>34.83</t>
+  </si>
+  <si>
+    <t>68.12</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.2</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300066</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 90</t>
+  </si>
+  <si>
+    <t>5.64</t>
+  </si>
+  <si>
+    <t>11.03</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7300068</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-40</t>
+  </si>
+  <si>
+    <t>7.56</t>
+  </si>
+  <si>
+    <t>14.79</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.8</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300070</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 30</t>
+  </si>
+  <si>
+    <t>914.29</t>
+  </si>
+  <si>
+    <t>1788.20</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300101</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 100</t>
+  </si>
+  <si>
+    <t>124.2</t>
+  </si>
+  <si>
+    <t>242.91</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300104</t>
+  </si>
+  <si>
+    <t>Gazpromneft Screenwash Winter</t>
+  </si>
+  <si>
+    <t>4.39</t>
+  </si>
+  <si>
+    <t>8.59</t>
+  </si>
+  <si>
+    <t>3 л.</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800265</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 00</t>
+  </si>
+  <si>
+    <t>997.33</t>
+  </si>
+  <si>
+    <t>1950.61</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800266</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 1</t>
+  </si>
+  <si>
+    <t>154.32</t>
+  </si>
+  <si>
+    <t>301.82</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800268</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>7.6</t>
+  </si>
+  <si>
+    <t>14.86</t>
+  </si>
+  <si>
+    <t>800 гр.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300089</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-1 140</t>
+  </si>
+  <si>
+    <t>754.65</t>
+  </si>
+  <si>
+    <t>1475.97</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7300093</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 75W-90</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>2217.91</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800272</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L MOLY EP 2</t>
+  </si>
+  <si>
+    <t>1429.11</t>
+  </si>
+  <si>
+    <t>2795.10</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300111</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 20W-50</t>
+  </si>
+  <si>
+    <t>6.21</t>
+  </si>
+  <si>
+    <t>12.15</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF</t>
+  </si>
+  <si>
+    <t>7300113</t>
+  </si>
+  <si>
+    <t>Gazpromneft S Gear GL-4 80W-90</t>
+  </si>
+  <si>
+    <t>107.73</t>
+  </si>
+  <si>
+    <t>210.70</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7900058</t>
+  </si>
+  <si>
+    <t>G-Energy Service Line W 5W-40</t>
+  </si>
+  <si>
+    <t>15.18</t>
+  </si>
+  <si>
+    <t>29.69</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.946</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7900062</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 10W-30</t>
+  </si>
+  <si>
+    <t>180.36</t>
+  </si>
+  <si>
+    <t>352.75</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7900061</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 15W-40</t>
+  </si>
+  <si>
+    <t>165.87</t>
+  </si>
+  <si>
+    <t>324.41</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7300125</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>21.38</t>
+  </si>
+  <si>
+    <t>41.82</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300120</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 220</t>
+  </si>
+  <si>
+    <t>861.06</t>
+  </si>
+  <si>
+    <t>1684.09</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800273</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>1.59</t>
+  </si>
+  <si>
+    <t>3.11</t>
+  </si>
+  <si>
+    <t>100 гр.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900065</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 5W-30</t>
+  </si>
+  <si>
+    <t>1641.49</t>
+  </si>
+  <si>
+    <t>3210.47</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4</t>
+  </si>
+  <si>
+    <t>7300139</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 100</t>
+  </si>
+  <si>
+    <t>848.69</t>
+  </si>
+  <si>
+    <t>1659.89</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300140</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>26.42</t>
+  </si>
+  <si>
+    <t>51.67</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300137</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 10W</t>
+  </si>
+  <si>
+    <t>99.09</t>
+  </si>
+  <si>
+    <t>193.80</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300138</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 30</t>
+  </si>
+  <si>
+    <t>105.98</t>
+  </si>
+  <si>
+    <t>207.28</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300133</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 75W-90</t>
+  </si>
+  <si>
+    <t>1378.84</t>
+  </si>
+  <si>
+    <t>2696.78</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7300135</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra 5W-30</t>
+  </si>
+  <si>
+    <t>1133.87</t>
+  </si>
+  <si>
+    <t>2217.66</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7800277</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>846.52</t>
+  </si>
+  <si>
+    <t>1655.65</t>
+  </si>
+  <si>
+    <t>170 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900063</t>
+  </si>
+  <si>
+    <t>G-Energy F Synth 5W-40</t>
+  </si>
+  <si>
+    <t>40.88</t>
+  </si>
+  <si>
+    <t>79.95</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800286</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 30</t>
+  </si>
+  <si>
+    <t>4.67</t>
+  </si>
+  <si>
+    <t>9.13</t>
+  </si>
+  <si>
+    <t>800 мл.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300142</t>
+  </si>
+  <si>
+    <t>G-Energy Premium C3 5W-30</t>
+  </si>
+  <si>
+    <t>40.32</t>
+  </si>
+  <si>
+    <t>78.86</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300128</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 10W-30</t>
+  </si>
+  <si>
+    <t>1064.87</t>
+  </si>
+  <si>
+    <t>2082.70</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4</t>
+  </si>
+  <si>
+    <t>7300127</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 10W-30</t>
+  </si>
+  <si>
+    <t>115.74</t>
+  </si>
+  <si>
+    <t>226.37</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4</t>
+  </si>
+  <si>
+    <t>7300129</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 10W-40</t>
+  </si>
+  <si>
+    <t>130.13</t>
+  </si>
+  <si>
+    <t>254.51</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4</t>
+  </si>
+  <si>
+    <t>7300131</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 15W-40</t>
+  </si>
+  <si>
+    <t>128.75</t>
+  </si>
+  <si>
+    <t>251.81</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7300148</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 20W-50</t>
+  </si>
+  <si>
+    <t>5.72</t>
+  </si>
+  <si>
+    <t>11.19</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300149</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 20W-50</t>
+  </si>
+  <si>
+    <t>22.14</t>
+  </si>
+  <si>
+    <t>43.30</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300150</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 20W-50</t>
+  </si>
+  <si>
+    <t>26.46</t>
+  </si>
+  <si>
+    <t>51.75</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300136</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF Suffix A</t>
+  </si>
+  <si>
+    <t>5.47</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900067</t>
+  </si>
+  <si>
+    <t>G-Energy F Synth 5W-40</t>
+  </si>
+  <si>
+    <t>11.03</t>
+  </si>
+  <si>
+    <t>21.57</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800290</t>
+  </si>
+  <si>
+    <t>Gazpromneft PS Fluid</t>
+  </si>
+  <si>
     <t>5.59</t>
   </si>
   <si>
     <t>10.93</t>
   </si>
   <si>
     <t>1 л.</t>
   </si>
   <si>
-    <t>0.882</t>
+    <t/>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300156</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 40</t>
+  </si>
+  <si>
+    <t>3.65</t>
+  </si>
+  <si>
+    <t>7.14</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1.035</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900068</t>
+  </si>
+  <si>
+    <t>G-Box ATF Far East</t>
+  </si>
+  <si>
+    <t>10.5</t>
+  </si>
+  <si>
+    <t>20.54</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900069</t>
+  </si>
+  <si>
+    <t>G-Box DCT</t>
+  </si>
+  <si>
+    <t>14.14</t>
+  </si>
+  <si>
+    <t>27.66</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800292</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium A5B5 5W-30</t>
+  </si>
+  <si>
+    <t>7.68</t>
+  </si>
+  <si>
+    <t>15.02</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800288</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 460</t>
+  </si>
+  <si>
+    <t>806.75</t>
+  </si>
+  <si>
+    <t>1577.87</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300147</t>
+  </si>
+  <si>
+    <t>Gazpromneft Screenwash Summer</t>
+  </si>
+  <si>
+    <t>2.43</t>
+  </si>
+  <si>
+    <t>4.75</t>
+  </si>
+  <si>
+    <t>3 л.</t>
+  </si>
+  <si>
+    <t>2.97</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800294</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium A5B5 5W-30</t>
+  </si>
+  <si>
+    <t>28.49</t>
+  </si>
+  <si>
+    <t>55.72</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800296</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 68</t>
+  </si>
+  <si>
+    <t>94.5</t>
+  </si>
+  <si>
+    <t>184.83</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800509</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 15W-40</t>
+  </si>
+  <si>
+    <t>739.81</t>
+  </si>
+  <si>
+    <t>1446.94</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800537</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 20W-50</t>
+  </si>
+  <si>
+    <t>773.2</t>
+  </si>
+  <si>
+    <t>1512.25</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800503</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 10W-40</t>
+  </si>
+  <si>
+    <t>921.78</t>
+  </si>
+  <si>
+    <t>1802.84</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800508</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 15W-40</t>
+  </si>
+  <si>
+    <t>892.89</t>
+  </si>
+  <si>
+    <t>1746.34</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800534</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 10W-40</t>
+  </si>
+  <si>
+    <t>883.47</t>
+  </si>
+  <si>
+    <t>1727.92</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800535</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 15W-40</t>
+  </si>
+  <si>
+    <t>885.52</t>
+  </si>
+  <si>
+    <t>1731.93</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800536</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 20W-50</t>
+  </si>
+  <si>
+    <t>822.03</t>
+  </si>
+  <si>
+    <t>1607.75</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800538</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra Plus 10W-40</t>
+  </si>
+  <si>
+    <t>1026.45</t>
+  </si>
+  <si>
+    <t>2007.56</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7800522</t>
+  </si>
+  <si>
+    <t>М-10Г2к</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>1267.38</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>198.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>7800514</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 5W-40</t>
+  </si>
+  <si>
+    <t>951.36</t>
+  </si>
+  <si>
+    <t>1860.70</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800510</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 10W-40</t>
+  </si>
+  <si>
+    <t>789.75</t>
+  </si>
+  <si>
+    <t>1544.62</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800515</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 15W-40</t>
+  </si>
+  <si>
+    <t>768.15</t>
+  </si>
+  <si>
+    <t>1502.37</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800504</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 20W-50</t>
+  </si>
+  <si>
+    <t>801.9</t>
+  </si>
+  <si>
+    <t>1568.38</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800506</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 2T</t>
+  </si>
+  <si>
+    <t>816.75</t>
+  </si>
+  <si>
+    <t>1597.42</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800532</t>
+  </si>
+  <si>
+    <t>Gazpromneft Form Oil 135</t>
+  </si>
+  <si>
+    <t>790.16</t>
+  </si>
+  <si>
+    <t>1545.42</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194.1</t>
+  </si>
+  <si>
+    <t>Кофражно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800520</t>
+  </si>
+  <si>
+    <t>И-12А</t>
+  </si>
+  <si>
+    <t>624.24</t>
+  </si>
+  <si>
+    <t>1220.91</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>193.1</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800533</t>
+  </si>
+  <si>
+    <t>И-20А</t>
+  </si>
+  <si>
+    <t>634.91</t>
+  </si>
+  <si>
+    <t>1241.78</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196.1</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800521</t>
+  </si>
+  <si>
+    <t>И-40А</t>
+  </si>
+  <si>
+    <t>638.96</t>
+  </si>
+  <si>
+    <t>1249.70</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.1</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800512</t>
+  </si>
+  <si>
+    <t>Gazpromneft HTO 32</t>
+  </si>
+  <si>
+    <t>858.33</t>
+  </si>
+  <si>
+    <t>1678.75</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>192.1</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800525</t>
+  </si>
+  <si>
+    <t>Термойл 16</t>
+  </si>
+  <si>
+    <t>849.15</t>
+  </si>
+  <si>
+    <t>1660.79</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>191.5</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800527</t>
+  </si>
+  <si>
+    <t>Gazpromneft Slide Way 68</t>
+  </si>
+  <si>
+    <t>835.57</t>
+  </si>
+  <si>
+    <t>1634.23</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.1</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800505</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 460</t>
+  </si>
+  <si>
+    <t>942.3</t>
+  </si>
+  <si>
+    <t>1842.98</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>201.1</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800541</t>
+  </si>
+  <si>
+    <t>Газпромнефть Редуктор ИТД 68</t>
+  </si>
+  <si>
+    <t>996.57</t>
+  </si>
+  <si>
+    <t>1949.12</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800501</t>
+  </si>
+  <si>
+    <t>Gazpromneft UTTO 10W-30</t>
+  </si>
+  <si>
+    <t>843.75</t>
+  </si>
+  <si>
+    <t>1650.23</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194.1</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800540</t>
+  </si>
+  <si>
+    <t>Газпромнефть Марка «А»</t>
+  </si>
+  <si>
+    <t>808.11</t>
+  </si>
+  <si>
+    <t>1580.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800530</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX II</t>
+  </si>
+  <si>
+    <t>929.75</t>
+  </si>
+  <si>
+    <t>1818.43</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194.1</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800500</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-1 90</t>
+  </si>
+  <si>
+    <t>742.5</t>
+  </si>
+  <si>
+    <t>1452.20</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7800507</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 90</t>
+  </si>
+  <si>
+    <t>777.74</t>
+  </si>
+  <si>
+    <t>1521.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>204.97</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800511</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 80W-90</t>
+  </si>
+  <si>
+    <t>830.66</t>
+  </si>
+  <si>
+    <t>1624.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>200.1</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800523</t>
+  </si>
+  <si>
+    <t>ТСп-15К</t>
+  </si>
+  <si>
+    <t>786.81</t>
+  </si>
+  <si>
+    <t>1538.87</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-3</t>
+  </si>
+  <si>
+    <t>7800517</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 32</t>
+  </si>
+  <si>
+    <t>636.04</t>
+  </si>
+  <si>
+    <t>1243.99</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195.1</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800518</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 46</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>1267.38</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196.1</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800519</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 68</t>
+  </si>
+  <si>
+    <t>650.16</t>
+  </si>
+  <si>
+    <t>1271.60</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.1</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800513</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 46</t>
+  </si>
+  <si>
+    <t>671.76</t>
+  </si>
+  <si>
+    <t>1313.85</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>201.61</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800528</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 68</t>
+  </si>
+  <si>
+    <t>712.26</t>
+  </si>
+  <si>
+    <t>1393.06</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.1</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800529</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 32</t>
+  </si>
+  <si>
+    <t>870.48</t>
+  </si>
+  <si>
+    <t>1702.51</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800502</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 46</t>
+  </si>
+  <si>
+    <t>862.65</t>
+  </si>
+  <si>
+    <t>1687.20</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800526</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HZF 46</t>
+  </si>
+  <si>
+    <t>793.8</t>
+  </si>
+  <si>
+    <t>1552.54</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800539</t>
+  </si>
+  <si>
+    <t>МГЕ-46В</t>
+  </si>
+  <si>
+    <t>753.3</t>
+  </si>
+  <si>
+    <t>1473.33</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800524</t>
+  </si>
+  <si>
+    <t>Gazpromneft Cutoil GR 10</t>
+  </si>
+  <si>
+    <t>1057.86</t>
+  </si>
+  <si>
+    <t>2068.99</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196.97</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000070</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 150</t>
+  </si>
+  <si>
+    <t>920.43</t>
+  </si>
+  <si>
+    <t>1800.20</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>202.38</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000082</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 150</t>
+  </si>
+  <si>
+    <t>121.23</t>
+  </si>
+  <si>
+    <t>237.11</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.96</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000069</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 40</t>
+  </si>
+  <si>
+    <t>543.51</t>
+  </si>
+  <si>
+    <t>1063.01</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t>239.45</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000068</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 85W-140</t>
+  </si>
+  <si>
+    <t>126.9</t>
+  </si>
+  <si>
+    <t>248.19</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.77</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7000027</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 85W-140</t>
+  </si>
+  <si>
+    <t>1078.11</t>
+  </si>
+  <si>
+    <t>2108.60</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>199.15</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7000066</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>5.54</t>
+  </si>
+  <si>
+    <t>10.84</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.065</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000067</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>21.6</t>
+  </si>
+  <si>
+    <t>42.25</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>4.022</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000065</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>789.75</t>
+  </si>
+  <si>
+    <t>1544.62</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.805</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000063</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>25.92</t>
+  </si>
+  <si>
+    <t>50.70</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000051</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 220</t>
+  </si>
+  <si>
+    <t>866.7</t>
+  </si>
+  <si>
+    <t>1695.12</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.36</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000050</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 100</t>
+  </si>
+  <si>
+    <t>742.5</t>
+  </si>
+  <si>
+    <t>1452.20</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t>233.7</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000008</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 100</t>
+  </si>
+  <si>
+    <t>40.23</t>
+  </si>
+  <si>
+    <t>78.68</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>12.14</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000014</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 100</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
+    <t>7.92</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1.08</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000045</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS SAE 15W-40</t>
+  </si>
+  <si>
+    <t>22.9</t>
+  </si>
+  <si>
+    <t>44.79</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.88</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000015</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS SAE 15W-40</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>11.62</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000046</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT PLUS SAE 10W-40</t>
+  </si>
+  <si>
+    <t>118.8</t>
+  </si>
+  <si>
+    <t>232.35</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.53</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7000047</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>291.6</t>
+  </si>
+  <si>
+    <t>570.32</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>57.12</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
     <t>SG/CD</t>
   </si>
   <si>
-    <t>7800130</t>
-[...2 lines deleted...]
-    <t>Gazpromneft Super 15W-40</t>
+    <t>7000062</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>26.19</t>
+  </si>
+  <si>
+    <t>51.22</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>5.04</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000036</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>5.59</t>
+  </si>
+  <si>
+    <t>10.93</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000037</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>21.87</t>
+  </si>
+  <si>
+    <t>42.77</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>4.06</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000056</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-40</t>
+  </si>
+  <si>
+    <t>6.76</t>
+  </si>
+  <si>
+    <t>13.22</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.05</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000059</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-40</t>
+  </si>
+  <si>
+    <t>31.21</t>
+  </si>
+  <si>
+    <t>61.04</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.93</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000032</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-40</t>
+  </si>
+  <si>
+    <t>25.39</t>
+  </si>
+  <si>
+    <t>49.66</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.96</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000048</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 15W-40</t>
+  </si>
+  <si>
+    <t>5.37</t>
+  </si>
+  <si>
+    <t>10.50</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.068</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7000064</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 15W-40</t>
+  </si>
+  <si>
+    <t>24.91</t>
+  </si>
+  <si>
+    <t>48.72</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>5.01</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7000038</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 15W-40</t>
+  </si>
+  <si>
+    <t>20.93</t>
+  </si>
+  <si>
+    <t>40.94</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>4.04</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7000049</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT SAE 15W-40</t>
+  </si>
+  <si>
+    <t>116.1</t>
+  </si>
+  <si>
+    <t>227.07</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.67</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7000052</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 68</t>
+  </si>
+  <si>
+    <t>835.57</t>
+  </si>
+  <si>
+    <t>1634.23</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>199.93</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000073</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 68</t>
+  </si>
+  <si>
+    <t>100.98</t>
+  </si>
+  <si>
+    <t>197.50</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.29</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000053</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS LPG/CNG SAE 10W-40</t>
+  </si>
+  <si>
+    <t>6.59</t>
+  </si>
+  <si>
+    <t>12.89</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.05</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000054</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS LPG/CNG SAE 10W-40</t>
+  </si>
+  <si>
+    <t>25.52</t>
+  </si>
+  <si>
+    <t>49.91</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.88</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000060</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS LPG/CNG SAE 10W-40</t>
+  </si>
+  <si>
+    <t>31.73</t>
+  </si>
+  <si>
+    <t>62.06</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000055</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT EURO SAE 10W-40</t>
+  </si>
+  <si>
+    <t>1179.77</t>
+  </si>
+  <si>
+    <t>2307.43</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>190.06</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CI-4</t>
+  </si>
+  <si>
+    <t>7000039</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT EURO SAE 10W-40</t>
+  </si>
+  <si>
+    <t>150.39</t>
+  </si>
+  <si>
+    <t>294.14</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.9</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CI-4</t>
+  </si>
+  <si>
+    <t>7000057</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-30</t>
+  </si>
+  <si>
+    <t>42.93</t>
+  </si>
+  <si>
+    <t>83.96</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.92</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000074</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-30</t>
+  </si>
+  <si>
+    <t>9.25</t>
+  </si>
+  <si>
+    <t>18.09</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.03</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000058</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-40</t>
+  </si>
+  <si>
+    <t>43.07</t>
+  </si>
+  <si>
+    <t>84.24</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.94</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000031</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-40</t>
+  </si>
+  <si>
+    <t>9.32</t>
+  </si>
+  <si>
+    <t>18.23</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.05</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000071</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-40</t>
+  </si>
+  <si>
+    <t>34.97</t>
+  </si>
+  <si>
+    <t>68.40</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.97</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000061</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 10W-40</t>
+  </si>
+  <si>
+    <t>26.41</t>
+  </si>
+  <si>
+    <t>51.65</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>5.01</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000033</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 10W-40</t>
+  </si>
+  <si>
+    <t>5.64</t>
+  </si>
+  <si>
+    <t>11.03</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000034</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 10W-40</t>
   </si>
   <si>
     <t>22.01</t>
   </si>
   <si>
     <t>43.05</t>
   </si>
   <si>
     <t>4 л.</t>
   </si>
   <si>
-    <t>3.526</t>
+    <t>4.03</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CD</t>
   </si>
   <si>
-    <t>7800078</t>
-[...8 lines deleted...]
-    <t>1412.60</t>
+    <t>7000035</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 15W-40</t>
+  </si>
+  <si>
+    <t>49.14</t>
+  </si>
+  <si>
+    <t>96.11</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>9.67</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000000</t>
+  </si>
+  <si>
+    <t>NISOTEC AdBlue</t>
+  </si>
+  <si>
+    <t>8.1</t>
+  </si>
+  <si>
+    <t>15.84</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>4.9</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000092</t>
+  </si>
+  <si>
+    <t>NISOTEC AdBlue</t>
+  </si>
+  <si>
+    <t>15.53</t>
+  </si>
+  <si>
+    <t>30.37</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>11.47</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000040</t>
+  </si>
+  <si>
+    <t>NISOTEC SUPER LONG SAE 20W-50</t>
+  </si>
+  <si>
+    <t>113.4</t>
+  </si>
+  <si>
+    <t>221.79</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.43</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4/CG-4/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7000030</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE PS SAE 10W-40</t>
+  </si>
+  <si>
+    <t>337.96</t>
+  </si>
+  <si>
+    <t>660.99</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>58.72</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000011</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 32</t>
+  </si>
+  <si>
+    <t>665.77</t>
+  </si>
+  <si>
+    <t>1302.13</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
-    <t>180</t>
+    <t>198.15</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000004</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 32</t>
+  </si>
+  <si>
+    <t>89.67</t>
+  </si>
+  <si>
+    <t>175.38</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.16</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000003</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 46</t>
+  </si>
+  <si>
+    <t>46.63</t>
+  </si>
+  <si>
+    <t>91.20</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>9.51</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000012</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 46</t>
+  </si>
+  <si>
+    <t>671.76</t>
+  </si>
+  <si>
+    <t>1313.85</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>193.25</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000005</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 46</t>
+  </si>
+  <si>
+    <t>90.32</t>
+  </si>
+  <si>
+    <t>176.65</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.25</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000028</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 68</t>
+  </si>
+  <si>
+    <t>712.26</t>
+  </si>
+  <si>
+    <t>1393.06</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194.09</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000001</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 100</t>
+  </si>
+  <si>
+    <t>831.63</t>
+  </si>
+  <si>
+    <t>1626.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>201.23</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000021</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 22</t>
+  </si>
+  <si>
+    <t>924.48</t>
+  </si>
+  <si>
+    <t>1808.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194.56</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000044</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 46</t>
+  </si>
+  <si>
+    <t>862.65</t>
+  </si>
+  <si>
+    <t>1687.20</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>198.65</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000077</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 46</t>
+  </si>
+  <si>
+    <t>97.2</t>
+  </si>
+  <si>
+    <t>190.11</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.17</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000026</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-30</t>
+  </si>
+  <si>
+    <t>6.82</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.99</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000091</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-30</t>
+  </si>
+  <si>
+    <t>25.47</t>
+  </si>
+  <si>
+    <t>49.81</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.82</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000007</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 150</t>
+  </si>
+  <si>
+    <t>955.56</t>
+  </si>
+  <si>
+    <t>1868.91</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>202.6</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000041</t>
+  </si>
+  <si>
+    <t>NISOTEC DIZEL S-3 SAE 20W-50</t>
+  </si>
+  <si>
+    <t>110.7</t>
+  </si>
+  <si>
+    <t>216.51</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.36</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CD</t>
+  </si>
+  <si>
+    <t>7000019</t>
+  </si>
+  <si>
+    <t>NISOTEC 2T</t>
+  </si>
+  <si>
+    <t>5.51</t>
+  </si>
+  <si>
+    <t>10.78</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.074</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>TC</t>
+  </si>
+  <si>
+    <t>7000086</t>
+  </si>
+  <si>
+    <t>NISOTEC 2T</t>
+  </si>
+  <si>
+    <t>3.83</t>
+  </si>
+  <si>
+    <t>7.49</t>
+  </si>
+  <si>
+    <t>0.5 л.</t>
+  </si>
+  <si>
+    <t>0.5</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>TC</t>
+  </si>
+  <si>
+    <t>7000022</t>
+  </si>
+  <si>
+    <t>NISOTEC OPLATOL</t>
+  </si>
+  <si>
+    <t>790.16</t>
+  </si>
+  <si>
+    <t>1545.42</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194.51</t>
+  </si>
+  <si>
+    <t>Кофражно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000029</t>
+  </si>
+  <si>
+    <t>NISOTEC TERMOL 32</t>
+  </si>
+  <si>
+    <t>858.06</t>
+  </si>
+  <si>
+    <t>1678.22</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.98</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000020</t>
+  </si>
+  <si>
+    <t>NISOTEC TRAKTOL 80</t>
+  </si>
+  <si>
+    <t>121.23</t>
+  </si>
+  <si>
+    <t>237.11</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.72</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000002</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF DII</t>
+  </si>
+  <si>
+    <t>6.29</t>
+  </si>
+  <si>
+    <t>12.30</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.98</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000072</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF DII</t>
+  </si>
+  <si>
+    <t>929.75</t>
+  </si>
+  <si>
+    <t>1818.43</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>197.03</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000043</t>
+  </si>
+  <si>
+    <t>NISOTEC GL-1 SAE 140</t>
+  </si>
+  <si>
+    <t>116.1</t>
+  </si>
+  <si>
+    <t>227.07</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.73</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7000042</t>
+  </si>
+  <si>
+    <t>NISOTEC GL-1 SAE 90</t>
+  </si>
+  <si>
+    <t>109.35</t>
+  </si>
+  <si>
+    <t>213.87</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.54</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7000009</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 90</t>
+  </si>
+  <si>
+    <t>55.35</t>
+  </si>
+  <si>
+    <t>108.26</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>9.84</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000010</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 90</t>
+  </si>
+  <si>
+    <t>5.64</t>
+  </si>
+  <si>
+    <t>11.03</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.1</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000075</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 90</t>
+  </si>
+  <si>
+    <t>21.6</t>
+  </si>
+  <si>
+    <t>42.25</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>4.14</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000006</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 80W-90</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000013</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 80W-90</t>
+  </si>
+  <si>
+    <t>830.66</t>
+  </si>
+  <si>
+    <t>1624.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196.2</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000017</t>
+  </si>
+  <si>
+    <t>NISOTEC 4T MOTO SAE 20W-50</t>
+  </si>
+  <si>
+    <t>6.21</t>
+  </si>
+  <si>
+    <t>12.15</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.08</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>7000018</t>
+  </si>
+  <si>
+    <t>NISOTEC 4T GARDEN</t>
+  </si>
+  <si>
+    <t>5.78</t>
+  </si>
+  <si>
+    <t>11.30</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.08</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000023</t>
+  </si>
+  <si>
+    <t>NISOTEC CLEANER EXTRA</t>
+  </si>
+  <si>
+    <t>34.1</t>
+  </si>
+  <si>
+    <t>66.69</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.86</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000025</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTO GLASS SUMMER</t>
+  </si>
+  <si>
+    <t>1.78</t>
+  </si>
+  <si>
+    <t>3.48</t>
+  </si>
+  <si>
+    <t>2 л.</t>
+  </si>
+  <si>
+    <t>2.14</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000079</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT E9 SAE 15W-40</t>
+  </si>
+  <si>
+    <t>1166.33</t>
+  </si>
+  <si>
+    <t>2281.14</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>191.84</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7000081</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT E9 SAE 15W-40</t>
+  </si>
+  <si>
+    <t>134.46</t>
+  </si>
+  <si>
+    <t>262.98</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.49</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7000080</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 68</t>
+  </si>
+  <si>
+    <t>994.14</t>
+  </si>
+  <si>
+    <t>1944.37</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>194.12</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000076</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF SUFFIX A</t>
+  </si>
+  <si>
+    <t>808.11</t>
+  </si>
+  <si>
+    <t>1580.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>198.56</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000090</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF SUFFIX A</t>
+  </si>
+  <si>
+    <t>52.38</t>
+  </si>
+  <si>
+    <t>102.45</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>9.32</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000078</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 68</t>
+  </si>
+  <si>
+    <t>871.29</t>
+  </si>
+  <si>
+    <t>1704.09</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>199.53</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000087</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 75W-90</t>
+  </si>
+  <si>
+    <t>9.18</t>
+  </si>
+  <si>
+    <t>17.95</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.98</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000084</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT E9 SAE 10W-40</t>
+  </si>
+  <si>
+    <t>1235.03</t>
+  </si>
+  <si>
+    <t>2415.51</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>189.39</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7000094</t>
+  </si>
+  <si>
+    <t>NISOTEC SUPER LONG SAE 15W-40</t>
+  </si>
+  <si>
+    <t>111.78</t>
+  </si>
+  <si>
+    <t>218.62</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.93</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4/CG-4/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7000088</t>
+  </si>
+  <si>
+    <t>NISOTEC TESTEROL</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.04</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000089</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 75W-90</t>
+  </si>
+  <si>
+    <t>173.34</t>
+  </si>
+  <si>
+    <t>339.02</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.27</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7000093</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 80W-90</t>
+  </si>
+  <si>
+    <t>6.45</t>
+  </si>
+  <si>
+    <t>12.62</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1.02</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800546</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 2</t>
+  </si>
+  <si>
+    <t>1297.31</t>
+  </si>
+  <si>
+    <t>2537.32</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800553</t>
+  </si>
+  <si>
+    <t>Gazpromneft Ecogas 10W-40</t>
+  </si>
+  <si>
+    <t>877.5</t>
+  </si>
+  <si>
+    <t>1716.24</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900502</t>
+  </si>
+  <si>
+    <t>G-Profi GT 10W-40</t>
+  </si>
+  <si>
+    <t>1178.31</t>
+  </si>
+  <si>
+    <t>2304.57</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7900503</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 15W-40</t>
+  </si>
+  <si>
+    <t>1072.41</t>
+  </si>
+  <si>
+    <t>2097.45</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900504</t>
+  </si>
+  <si>
+    <t>G-Profi MSI Plus 15W-40</t>
+  </si>
+  <si>
+    <t>959.42</t>
+  </si>
+  <si>
+    <t>1876.46</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7900501</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 15W-40</t>
+  </si>
+  <si>
+    <t>1246.9</t>
+  </si>
+  <si>
+    <t>2438.72</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7800555</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 10W-40</t>
+  </si>
+  <si>
+    <t>768.39</t>
+  </si>
+  <si>
+    <t>1502.84</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>192.5</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800551</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>881.82</t>
+  </si>
+  <si>
+    <t>1724.69</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800542</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 150</t>
+  </si>
+  <si>
+    <t>920.43</t>
+  </si>
+  <si>
+    <t>1800.20</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800543</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 220</t>
+  </si>
+  <si>
+    <t>911.25</t>
+  </si>
+  <si>
+    <t>1782.25</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800544</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 320</t>
+  </si>
+  <si>
+    <t>930.15</t>
+  </si>
+  <si>
+    <t>1819.21</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800549</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 80W-85</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>1795.45</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800554</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 80W-90</t>
+  </si>
+  <si>
+    <t>938.79</t>
+  </si>
+  <si>
+    <t>1836.11</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800552</t>
+  </si>
+  <si>
+    <t>Тп-30</t>
+  </si>
+  <si>
+    <t>757.96</t>
+  </si>
+  <si>
+    <t>1482.44</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>Турбинно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800547</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 32</t>
+  </si>
+  <si>
+    <t>665.77</t>
+  </si>
+  <si>
+    <t>1302.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800548</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 15</t>
+  </si>
+  <si>
+    <t>924.48</t>
+  </si>
+  <si>
+    <t>1808.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800545</t>
+  </si>
+  <si>
+    <t>Gazpromneft Steelgrease CS 2</t>
+  </si>
+  <si>
+    <t>1149.61</t>
+  </si>
+  <si>
+    <t>2248.44</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900500</t>
+  </si>
+  <si>
+    <t>G-Special UTTO 10W-30</t>
+  </si>
+  <si>
+    <t>1037.44</t>
+  </si>
+  <si>
+    <t>2029.06</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000099</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 220</t>
+  </si>
+  <si>
+    <t>66.53</t>
+  </si>
+  <si>
+    <t>130.12</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>9.53</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000097</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 320</t>
+  </si>
+  <si>
+    <t>128.25</t>
+  </si>
+  <si>
+    <t>250.84</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>19.11</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000100</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ G12 LL 100</t>
+  </si>
+  <si>
+    <t>4.46</t>
+  </si>
+  <si>
+    <t>8.72</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1.05</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000098</t>
+  </si>
+  <si>
+    <t>NISOTEC OPLATOL</t>
+  </si>
+  <si>
+    <t>47.52</t>
+  </si>
+  <si>
+    <t>92.94</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>9.1</t>
+  </si>
+  <si>
+    <t>Кофражно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000103</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE PS SAE 10W-40</t>
+  </si>
+  <si>
+    <t>6.08</t>
+  </si>
+  <si>
+    <t>11.89</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000105</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 15W-40</t>
+  </si>
+  <si>
+    <t>5.59</t>
+  </si>
+  <si>
+    <t>10.93</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
     <t>SG/CD</t>
   </si>
   <si>
-    <t>7800034</t>
-[...14 lines deleted...]
-    <t>3.548</t>
+    <t>7800556</t>
+  </si>
+  <si>
+    <t>G-Profi GTS 5W-30</t>
+  </si>
+  <si>
+    <t>1471.71</t>
+  </si>
+  <si>
+    <t>2878.41</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>190</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
-    <t>SF/CC</t>
-[...17 lines deleted...]
-    <t>18.42</t>
+    <t/>
+  </si>
+  <si>
+    <t>7800557</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 10W-30</t>
+  </si>
+  <si>
+    <t>928.25</t>
+  </si>
+  <si>
+    <t>1815.50</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800559</t>
+  </si>
+  <si>
+    <t>Gazpromneft Slide Way 220</t>
+  </si>
+  <si>
+    <t>870.62</t>
+  </si>
+  <si>
+    <t>1702.78</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800560</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 100</t>
+  </si>
+  <si>
+    <t>870.75</t>
+  </si>
+  <si>
+    <t>1703.04</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7500504</t>
+  </si>
+  <si>
+    <t>674.19</t>
+  </si>
+  <si>
+    <t>1318.60</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800561</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 85W-140</t>
+  </si>
+  <si>
+    <t>1078.11</t>
+  </si>
+  <si>
+    <t>2108.60</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>199</t>
   </si>
   <si>
     <t>Трансмисионно масло</t>
   </si>
   <si>
     <t>GL-5</t>
-  </si>
-[...8671 lines deleted...]
-    <t>SJ/CH-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -9231,51 +8613,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H371"/>
+  <dimension ref="A1:H345"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
@@ -12258,494 +11640,494 @@
         <v>918</v>
       </c>
       <c r="H115" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>920</v>
       </c>
       <c r="B116" t="s">
         <v>921</v>
       </c>
       <c r="C116" t="s">
         <v>922</v>
       </c>
       <c r="D116" t="s">
         <v>923</v>
       </c>
       <c r="E116" t="s">
         <v>924</v>
       </c>
       <c r="F116" t="s">
         <v>925</v>
       </c>
-      <c r="G116">
-        <v/>
+      <c r="G116" t="s">
+        <v>926</v>
       </c>
       <c r="H116" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="B117" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="C117" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="D117" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="E117" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="F117" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="G117" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H117" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B118" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C118" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="D118" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="E118" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F118" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="G118" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="H118" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="B119" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="C119" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="D119" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="E119" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="F119" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="G119" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
       <c r="H119" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="B120" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="C120" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
       <c r="D120" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="E120" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="F120" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="G120" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="H120" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
       <c r="B121" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="C121" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="D121" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="E121" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="F121" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="G121" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="H121" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="B122" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C122" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="D122" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="E122" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="F122" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="G122" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="H122" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="B123" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="C123" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="D123" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="E123" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F123" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="G123" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="H123" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="B124" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="C124" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="D124" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="E124" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="F124" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
       <c r="G124" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="H124" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B125" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C125" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D125" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="E125" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="F125" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="G125" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="H125" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="B126" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="C126" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="D126" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="E126" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F126" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="G126" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="H126" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="B127" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="C127" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="D127" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="E127" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F127" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="G127" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="H127" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="B128" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="C128" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D128" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
       <c r="E128" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F128" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
       <c r="G128" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="H128" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="B129" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
       <c r="C129" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="D129" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
       <c r="E129" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F129" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
       <c r="G129" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="H129" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="B130" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="C130" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="D130" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="E130" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F130" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="G130" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="H130" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="B131" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="C131" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="D131" t="s">
-        <v>1042</v>
+        <v>1043</v>
       </c>
       <c r="E131" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
       <c r="F131" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="G131" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="H131" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="B132" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="C132" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="D132" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="E132" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="F132" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="G132" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="H132" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="B133" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="C133" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D133" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="E133" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="F133" t="s">
-        <v>1060</v>
-[...1 lines deleted...]
-      <c r="G133" t="s">
         <v>1061</v>
+      </c>
+      <c r="G133">
+        <v/>
       </c>
       <c r="H133" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
         <v>1063</v>
       </c>
       <c r="B134" t="s">
         <v>1064</v>
       </c>
       <c r="C134" t="s">
         <v>1065</v>
       </c>
       <c r="D134" t="s">
         <v>1066</v>
       </c>
       <c r="E134" t="s">
         <v>1067</v>
       </c>
       <c r="F134" t="s">
         <v>1068</v>
       </c>
       <c r="G134" t="s">
@@ -13376,1196 +12758,1196 @@
         <v>1261</v>
       </c>
       <c r="H158" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>1263</v>
       </c>
       <c r="B159" t="s">
         <v>1264</v>
       </c>
       <c r="C159" t="s">
         <v>1265</v>
       </c>
       <c r="D159" t="s">
         <v>1266</v>
       </c>
       <c r="E159" t="s">
         <v>1267</v>
       </c>
       <c r="F159" t="s">
         <v>1268</v>
       </c>
-      <c r="G159">
-        <v/>
+      <c r="G159" t="s">
+        <v>1269</v>
       </c>
       <c r="H159" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="B160" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="C160" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="D160" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="E160" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="F160" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="G160" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="H160" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="B161" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="C161" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="D161" t="s">
-        <v>1281</v>
+        <v>1282</v>
       </c>
       <c r="E161" t="s">
-        <v>1282</v>
+        <v>1283</v>
       </c>
       <c r="F161" t="s">
-        <v>1283</v>
+        <v>1284</v>
       </c>
       <c r="G161" t="s">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c r="H161" t="s">
-        <v>1285</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>1286</v>
+        <v>1287</v>
       </c>
       <c r="B162" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="C162" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D162" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="E162" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="F162" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="G162" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="H162" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="B163" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="C163" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="D163" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="E163" t="s">
-        <v>1298</v>
+        <v>1299</v>
       </c>
       <c r="F163" t="s">
-        <v>1299</v>
+        <v>1300</v>
       </c>
       <c r="G163" t="s">
-        <v>1300</v>
+        <v>1301</v>
       </c>
       <c r="H163" t="s">
-        <v>1301</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>1302</v>
+        <v>1303</v>
       </c>
       <c r="B164" t="s">
-        <v>1303</v>
+        <v>1304</v>
       </c>
       <c r="C164" t="s">
-        <v>1304</v>
+        <v>1305</v>
       </c>
       <c r="D164" t="s">
-        <v>1305</v>
+        <v>1306</v>
       </c>
       <c r="E164" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="F164" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="G164" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="H164" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>1310</v>
+        <v>1311</v>
       </c>
       <c r="B165" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="C165" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="D165" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="E165" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="F165" t="s">
-        <v>1315</v>
+        <v>1316</v>
       </c>
       <c r="G165" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="H165" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="B166" t="s">
-        <v>1319</v>
+        <v>1320</v>
       </c>
       <c r="C166" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="D166" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="E166" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="F166" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G166" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="H166" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>1326</v>
+        <v>1327</v>
       </c>
       <c r="B167" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="C167" t="s">
-        <v>1328</v>
+        <v>1329</v>
       </c>
       <c r="D167" t="s">
-        <v>1329</v>
+        <v>1330</v>
       </c>
       <c r="E167" t="s">
-        <v>1330</v>
+        <v>1331</v>
       </c>
       <c r="F167" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="G167" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="H167" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="B168" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="C168" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="D168" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="E168" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="F168" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="G168" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="H168" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="B169" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="C169" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="D169" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="E169" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="F169" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="G169" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="H169" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="B170" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="C170" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="D170" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="E170" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="F170" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="G170" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="H170" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>1358</v>
+        <v>1359</v>
       </c>
       <c r="B171" t="s">
-        <v>1359</v>
+        <v>1360</v>
       </c>
       <c r="C171" t="s">
-        <v>1360</v>
+        <v>1361</v>
       </c>
       <c r="D171" t="s">
-        <v>1361</v>
+        <v>1362</v>
       </c>
       <c r="E171" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="F171" t="s">
-        <v>1363</v>
+        <v>1364</v>
       </c>
       <c r="G171" t="s">
-        <v>1364</v>
+        <v>1365</v>
       </c>
       <c r="H171" t="s">
-        <v>1365</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>1366</v>
+        <v>1367</v>
       </c>
       <c r="B172" t="s">
-        <v>1367</v>
+        <v>1368</v>
       </c>
       <c r="C172" t="s">
-        <v>1368</v>
+        <v>1369</v>
       </c>
       <c r="D172" t="s">
-        <v>1369</v>
+        <v>1370</v>
       </c>
       <c r="E172" t="s">
-        <v>1370</v>
+        <v>1371</v>
       </c>
       <c r="F172" t="s">
-        <v>1371</v>
+        <v>1372</v>
       </c>
       <c r="G172" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="H172" t="s">
-        <v>1373</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="B173" t="s">
-        <v>1375</v>
+        <v>1376</v>
       </c>
       <c r="C173" t="s">
-        <v>1376</v>
+        <v>1377</v>
       </c>
       <c r="D173" t="s">
-        <v>1377</v>
+        <v>1378</v>
       </c>
       <c r="E173" t="s">
-        <v>1378</v>
+        <v>1379</v>
       </c>
       <c r="F173" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="G173" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="H173" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>1382</v>
+        <v>1383</v>
       </c>
       <c r="B174" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="C174" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="D174" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="E174" t="s">
-        <v>1386</v>
+        <v>1387</v>
       </c>
       <c r="F174" t="s">
-        <v>1387</v>
+        <v>1388</v>
       </c>
       <c r="G174" t="s">
-        <v>1388</v>
+        <v>1389</v>
       </c>
       <c r="H174" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="B175" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="C175" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="D175" t="s">
-        <v>1393</v>
+        <v>1394</v>
       </c>
       <c r="E175" t="s">
-        <v>1394</v>
+        <v>1395</v>
       </c>
       <c r="F175" t="s">
-        <v>1395</v>
+        <v>1396</v>
       </c>
       <c r="G175" t="s">
-        <v>1396</v>
+        <v>1397</v>
       </c>
       <c r="H175" t="s">
-        <v>1397</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>1398</v>
+        <v>1399</v>
       </c>
       <c r="B176" t="s">
-        <v>1399</v>
+        <v>1400</v>
       </c>
       <c r="C176" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="D176" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="E176" t="s">
-        <v>1402</v>
+        <v>1403</v>
       </c>
       <c r="F176" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="G176" t="s">
-        <v>1404</v>
+        <v>1405</v>
       </c>
       <c r="H176" t="s">
-        <v>1405</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>1406</v>
+        <v>1407</v>
       </c>
       <c r="B177" t="s">
-        <v>1407</v>
+        <v>1408</v>
       </c>
       <c r="C177" t="s">
-        <v>1408</v>
+        <v>1409</v>
       </c>
       <c r="D177" t="s">
-        <v>1409</v>
+        <v>1410</v>
       </c>
       <c r="E177" t="s">
-        <v>1410</v>
+        <v>1411</v>
       </c>
       <c r="F177" t="s">
-        <v>1411</v>
+        <v>1412</v>
       </c>
       <c r="G177" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="H177" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="B178" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="C178" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="D178" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="E178" t="s">
-        <v>1418</v>
+        <v>1419</v>
       </c>
       <c r="F178" t="s">
-        <v>1419</v>
+        <v>1420</v>
       </c>
       <c r="G178" t="s">
-        <v>1420</v>
+        <v>1421</v>
       </c>
       <c r="H178" t="s">
-        <v>1421</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>1422</v>
+        <v>1423</v>
       </c>
       <c r="B179" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="C179" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="D179" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="E179" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="F179" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="G179" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="H179" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="B180" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="C180" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="D180" t="s">
-        <v>1433</v>
+        <v>1434</v>
       </c>
       <c r="E180" t="s">
-        <v>1434</v>
+        <v>1435</v>
       </c>
       <c r="F180" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="G180" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="H180" t="s">
-        <v>1437</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>1438</v>
+        <v>1439</v>
       </c>
       <c r="B181" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="C181" t="s">
-        <v>1440</v>
+        <v>1441</v>
       </c>
       <c r="D181" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="E181" t="s">
-        <v>1442</v>
+        <v>1443</v>
       </c>
       <c r="F181" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="G181" t="s">
-        <v>1444</v>
+        <v>1445</v>
       </c>
       <c r="H181" t="s">
-        <v>1445</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>1446</v>
+        <v>1447</v>
       </c>
       <c r="B182" t="s">
-        <v>1447</v>
+        <v>1448</v>
       </c>
       <c r="C182" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="D182" t="s">
-        <v>1449</v>
+        <v>1450</v>
       </c>
       <c r="E182" t="s">
-        <v>1450</v>
+        <v>1451</v>
       </c>
       <c r="F182" t="s">
-        <v>1451</v>
+        <v>1452</v>
       </c>
       <c r="G182" t="s">
-        <v>1452</v>
+        <v>1453</v>
       </c>
       <c r="H182" t="s">
-        <v>1453</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>1454</v>
+        <v>1455</v>
       </c>
       <c r="B183" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="C183" t="s">
-        <v>1456</v>
+        <v>1457</v>
       </c>
       <c r="D183" t="s">
-        <v>1457</v>
+        <v>1458</v>
       </c>
       <c r="E183" t="s">
-        <v>1458</v>
+        <v>1459</v>
       </c>
       <c r="F183" t="s">
-        <v>1459</v>
+        <v>1460</v>
       </c>
       <c r="G183" t="s">
-        <v>1460</v>
+        <v>1461</v>
       </c>
       <c r="H183" t="s">
-        <v>1461</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>1462</v>
+        <v>1463</v>
       </c>
       <c r="B184" t="s">
-        <v>1463</v>
+        <v>1464</v>
       </c>
       <c r="C184" t="s">
-        <v>1464</v>
+        <v>1465</v>
       </c>
       <c r="D184" t="s">
-        <v>1465</v>
+        <v>1466</v>
       </c>
       <c r="E184" t="s">
-        <v>1466</v>
+        <v>1467</v>
       </c>
       <c r="F184" t="s">
-        <v>1467</v>
+        <v>1468</v>
       </c>
       <c r="G184" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="H184" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="B185" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="C185" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="D185" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="E185" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="F185" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="G185" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="H185" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="B186" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="C186" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="D186" t="s">
-        <v>1481</v>
+        <v>1482</v>
       </c>
       <c r="E186" t="s">
-        <v>1482</v>
+        <v>1483</v>
       </c>
       <c r="F186" t="s">
-        <v>1483</v>
+        <v>1484</v>
       </c>
       <c r="G186" t="s">
-        <v>1484</v>
+        <v>1485</v>
       </c>
       <c r="H186" t="s">
-        <v>1485</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="B187" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="C187" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="D187" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="E187" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="F187" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="G187" t="s">
-        <v>1492</v>
+        <v>1493</v>
       </c>
       <c r="H187" t="s">
-        <v>1493</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>1494</v>
+        <v>1495</v>
       </c>
       <c r="B188" t="s">
-        <v>1495</v>
+        <v>1496</v>
       </c>
       <c r="C188" t="s">
-        <v>1496</v>
+        <v>1497</v>
       </c>
       <c r="D188" t="s">
-        <v>1497</v>
+        <v>1498</v>
       </c>
       <c r="E188" t="s">
-        <v>1498</v>
+        <v>1499</v>
       </c>
       <c r="F188" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="G188" t="s">
-        <v>1500</v>
+        <v>1501</v>
       </c>
       <c r="H188" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="B189" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
       <c r="C189" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="D189" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="E189" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="F189" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="G189" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="H189" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="B190" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="C190" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
       <c r="D190" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="E190" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="F190" t="s">
-        <v>1515</v>
+        <v>1516</v>
       </c>
       <c r="G190" t="s">
-        <v>1516</v>
+        <v>1517</v>
       </c>
       <c r="H190" t="s">
-        <v>1517</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>1518</v>
+        <v>1519</v>
       </c>
       <c r="B191" t="s">
-        <v>1519</v>
+        <v>1520</v>
       </c>
       <c r="C191" t="s">
-        <v>1520</v>
+        <v>1521</v>
       </c>
       <c r="D191" t="s">
-        <v>1521</v>
+        <v>1522</v>
       </c>
       <c r="E191" t="s">
-        <v>1522</v>
+        <v>1523</v>
       </c>
       <c r="F191" t="s">
-        <v>1523</v>
+        <v>1524</v>
       </c>
       <c r="G191" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
       <c r="H191" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>1526</v>
+        <v>1527</v>
       </c>
       <c r="B192" t="s">
-        <v>1527</v>
+        <v>1528</v>
       </c>
       <c r="C192" t="s">
-        <v>1528</v>
+        <v>1529</v>
       </c>
       <c r="D192" t="s">
-        <v>1529</v>
+        <v>1530</v>
       </c>
       <c r="E192" t="s">
-        <v>1530</v>
+        <v>1531</v>
       </c>
       <c r="F192" t="s">
-        <v>1531</v>
+        <v>1532</v>
       </c>
       <c r="G192" t="s">
-        <v>1532</v>
+        <v>1533</v>
       </c>
       <c r="H192" t="s">
-        <v>1533</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>1534</v>
+        <v>1535</v>
       </c>
       <c r="B193" t="s">
-        <v>1535</v>
+        <v>1536</v>
       </c>
       <c r="C193" t="s">
-        <v>1536</v>
+        <v>1537</v>
       </c>
       <c r="D193" t="s">
-        <v>1537</v>
+        <v>1538</v>
       </c>
       <c r="E193" t="s">
-        <v>1538</v>
+        <v>1539</v>
       </c>
       <c r="F193" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="G193" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="H193" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
       <c r="B194" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="C194" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="D194" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="E194" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="F194" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
       <c r="G194" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="H194" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="B195" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
       <c r="C195" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="D195" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="E195" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="F195" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="G195" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="H195" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="B196" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="C196" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="D196" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="E196" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="F196" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
       <c r="G196" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="H196" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="B197" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
       <c r="C197" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="D197" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="E197" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="F197" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="G197" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="H197" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="B198" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c r="C198" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="D198" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="E198" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="F198" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="G198" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="H198" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
       <c r="B199" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="C199" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="D199" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="E199" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
       <c r="F199" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="G199" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="H199" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
       <c r="B200" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="C200" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="D200" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="E200" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
       <c r="F200" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="G200" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="H200" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
       <c r="B201" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="C201" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="D201" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="E201" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="F201" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="G201" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="H201" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="B202" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="C202" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="D202" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="E202" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
       <c r="F202" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="G202" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="H202" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
       <c r="B203" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="C203" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="D203" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="E203" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
       <c r="F203" t="s">
-        <v>1619</v>
-[...1 lines deleted...]
-      <c r="G203" t="s">
         <v>1620</v>
+      </c>
+      <c r="G203">
+        <v/>
       </c>
       <c r="H203" t="s">
         <v>1621</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
         <v>1622</v>
       </c>
       <c r="B204" t="s">
         <v>1623</v>
       </c>
       <c r="C204" t="s">
         <v>1624</v>
       </c>
       <c r="D204" t="s">
         <v>1625</v>
       </c>
       <c r="E204" t="s">
         <v>1626</v>
       </c>
       <c r="F204" t="s">
         <v>1627</v>
       </c>
       <c r="G204" t="s">
@@ -15066,2366 +14448,2366 @@
         <v>1780</v>
       </c>
       <c r="H223" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
         <v>1782</v>
       </c>
       <c r="B224" t="s">
         <v>1783</v>
       </c>
       <c r="C224" t="s">
         <v>1784</v>
       </c>
       <c r="D224" t="s">
         <v>1785</v>
       </c>
       <c r="E224" t="s">
         <v>1786</v>
       </c>
       <c r="F224" t="s">
         <v>1787</v>
       </c>
-      <c r="G224" t="s">
+      <c r="G224">
+        <v/>
+      </c>
+      <c r="H224" t="s">
         <v>1788</v>
-      </c>
-[...1 lines deleted...]
-        <v>1789</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
+        <v>1789</v>
+      </c>
+      <c r="B225" t="s">
         <v>1790</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" t="s">
         <v>1791</v>
       </c>
-      <c r="C225" t="s">
+      <c r="D225" t="s">
         <v>1792</v>
       </c>
-      <c r="D225" t="s">
+      <c r="E225" t="s">
         <v>1793</v>
       </c>
-      <c r="E225" t="s">
+      <c r="F225" t="s">
         <v>1794</v>
       </c>
-      <c r="F225" t="s">
+      <c r="G225" t="s">
         <v>1795</v>
       </c>
-      <c r="G225" t="s">
+      <c r="H225" t="s">
         <v>1796</v>
-      </c>
-[...1 lines deleted...]
-        <v>1797</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B226" t="s">
         <v>1798</v>
       </c>
-      <c r="B226" t="s">
+      <c r="C226" t="s">
         <v>1799</v>
       </c>
-      <c r="C226" t="s">
+      <c r="D226" t="s">
         <v>1800</v>
       </c>
-      <c r="D226" t="s">
+      <c r="E226" t="s">
         <v>1801</v>
       </c>
-      <c r="E226" t="s">
+      <c r="F226" t="s">
         <v>1802</v>
       </c>
-      <c r="F226" t="s">
+      <c r="G226" t="s">
         <v>1803</v>
       </c>
-      <c r="G226" t="s">
+      <c r="H226" t="s">
         <v>1804</v>
-      </c>
-[...1 lines deleted...]
-        <v>1805</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B227" t="s">
         <v>1806</v>
       </c>
-      <c r="B227" t="s">
+      <c r="C227" t="s">
         <v>1807</v>
       </c>
-      <c r="C227" t="s">
+      <c r="D227" t="s">
         <v>1808</v>
       </c>
-      <c r="D227" t="s">
+      <c r="E227" t="s">
         <v>1809</v>
       </c>
-      <c r="E227" t="s">
+      <c r="F227" t="s">
         <v>1810</v>
       </c>
-      <c r="F227" t="s">
+      <c r="G227" t="s">
         <v>1811</v>
       </c>
-      <c r="G227" t="s">
+      <c r="H227" t="s">
         <v>1812</v>
-      </c>
-[...1 lines deleted...]
-        <v>1813</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B228" t="s">
         <v>1814</v>
       </c>
-      <c r="B228" t="s">
+      <c r="C228" t="s">
         <v>1815</v>
       </c>
-      <c r="C228" t="s">
+      <c r="D228" t="s">
         <v>1816</v>
       </c>
-      <c r="D228" t="s">
+      <c r="E228" t="s">
         <v>1817</v>
       </c>
-      <c r="E228" t="s">
+      <c r="F228" t="s">
         <v>1818</v>
       </c>
-      <c r="F228" t="s">
+      <c r="G228" t="s">
         <v>1819</v>
       </c>
-      <c r="G228" t="s">
+      <c r="H228" t="s">
         <v>1820</v>
-      </c>
-[...1 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B229" t="s">
         <v>1822</v>
       </c>
-      <c r="B229" t="s">
+      <c r="C229" t="s">
         <v>1823</v>
       </c>
-      <c r="C229" t="s">
+      <c r="D229" t="s">
         <v>1824</v>
       </c>
-      <c r="D229" t="s">
+      <c r="E229" t="s">
         <v>1825</v>
       </c>
-      <c r="E229" t="s">
+      <c r="F229" t="s">
         <v>1826</v>
       </c>
-      <c r="F229" t="s">
+      <c r="G229" t="s">
         <v>1827</v>
       </c>
-      <c r="G229" t="s">
+      <c r="H229" t="s">
         <v>1828</v>
-      </c>
-[...1 lines deleted...]
-        <v>1829</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B230" t="s">
         <v>1830</v>
       </c>
-      <c r="B230" t="s">
+      <c r="C230" t="s">
         <v>1831</v>
       </c>
-      <c r="C230" t="s">
+      <c r="D230" t="s">
         <v>1832</v>
       </c>
-      <c r="D230" t="s">
+      <c r="E230" t="s">
         <v>1833</v>
       </c>
-      <c r="E230" t="s">
+      <c r="F230" t="s">
         <v>1834</v>
       </c>
-      <c r="F230" t="s">
+      <c r="G230" t="s">
         <v>1835</v>
       </c>
-      <c r="G230" t="s">
+      <c r="H230" t="s">
         <v>1836</v>
-      </c>
-[...1 lines deleted...]
-        <v>1837</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B231" t="s">
         <v>1838</v>
       </c>
-      <c r="B231" t="s">
+      <c r="C231" t="s">
         <v>1839</v>
       </c>
-      <c r="C231" t="s">
+      <c r="D231" t="s">
         <v>1840</v>
       </c>
-      <c r="D231" t="s">
+      <c r="E231" t="s">
         <v>1841</v>
       </c>
-      <c r="E231" t="s">
+      <c r="F231" t="s">
         <v>1842</v>
       </c>
-      <c r="F231" t="s">
+      <c r="G231" t="s">
         <v>1843</v>
       </c>
-      <c r="G231" t="s">
+      <c r="H231" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B232" t="s">
         <v>1846</v>
       </c>
-      <c r="B232" t="s">
+      <c r="C232" t="s">
         <v>1847</v>
       </c>
-      <c r="C232" t="s">
+      <c r="D232" t="s">
         <v>1848</v>
       </c>
-      <c r="D232" t="s">
+      <c r="E232" t="s">
         <v>1849</v>
       </c>
-      <c r="E232" t="s">
+      <c r="F232" t="s">
         <v>1850</v>
       </c>
-      <c r="F232" t="s">
+      <c r="G232" t="s">
         <v>1851</v>
       </c>
-      <c r="G232" t="s">
+      <c r="H232" t="s">
         <v>1852</v>
-      </c>
-[...1 lines deleted...]
-        <v>1853</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B233" t="s">
         <v>1854</v>
       </c>
-      <c r="B233" t="s">
+      <c r="C233" t="s">
         <v>1855</v>
       </c>
-      <c r="C233" t="s">
+      <c r="D233" t="s">
         <v>1856</v>
       </c>
-      <c r="D233" t="s">
+      <c r="E233" t="s">
         <v>1857</v>
       </c>
-      <c r="E233" t="s">
+      <c r="F233" t="s">
         <v>1858</v>
       </c>
-      <c r="F233" t="s">
+      <c r="G233" t="s">
         <v>1859</v>
       </c>
-      <c r="G233" t="s">
+      <c r="H233" t="s">
         <v>1860</v>
-      </c>
-[...1 lines deleted...]
-        <v>1861</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B234" t="s">
         <v>1862</v>
       </c>
-      <c r="B234" t="s">
+      <c r="C234" t="s">
         <v>1863</v>
       </c>
-      <c r="C234" t="s">
+      <c r="D234" t="s">
         <v>1864</v>
       </c>
-      <c r="D234" t="s">
+      <c r="E234" t="s">
         <v>1865</v>
       </c>
-      <c r="E234" t="s">
+      <c r="F234" t="s">
         <v>1866</v>
       </c>
-      <c r="F234" t="s">
+      <c r="G234" t="s">
         <v>1867</v>
       </c>
-      <c r="G234" t="s">
+      <c r="H234" t="s">
         <v>1868</v>
-      </c>
-[...1 lines deleted...]
-        <v>1869</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B235" t="s">
         <v>1870</v>
       </c>
-      <c r="B235" t="s">
+      <c r="C235" t="s">
         <v>1871</v>
       </c>
-      <c r="C235" t="s">
+      <c r="D235" t="s">
         <v>1872</v>
       </c>
-      <c r="D235" t="s">
+      <c r="E235" t="s">
         <v>1873</v>
       </c>
-      <c r="E235" t="s">
+      <c r="F235" t="s">
         <v>1874</v>
       </c>
-      <c r="F235" t="s">
+      <c r="G235" t="s">
         <v>1875</v>
       </c>
-      <c r="G235" t="s">
+      <c r="H235" t="s">
         <v>1876</v>
-      </c>
-[...1 lines deleted...]
-        <v>1877</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B236" t="s">
         <v>1878</v>
       </c>
-      <c r="B236" t="s">
+      <c r="C236" t="s">
         <v>1879</v>
       </c>
-      <c r="C236" t="s">
+      <c r="D236" t="s">
         <v>1880</v>
       </c>
-      <c r="D236" t="s">
+      <c r="E236" t="s">
         <v>1881</v>
       </c>
-      <c r="E236" t="s">
+      <c r="F236" t="s">
         <v>1882</v>
       </c>
-      <c r="F236" t="s">
+      <c r="G236" t="s">
         <v>1883</v>
       </c>
-      <c r="G236" t="s">
+      <c r="H236" t="s">
         <v>1884</v>
-      </c>
-[...1 lines deleted...]
-        <v>1885</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B237" t="s">
         <v>1886</v>
       </c>
-      <c r="B237" t="s">
+      <c r="C237" t="s">
         <v>1887</v>
       </c>
-      <c r="C237" t="s">
+      <c r="D237" t="s">
         <v>1888</v>
       </c>
-      <c r="D237" t="s">
+      <c r="E237" t="s">
         <v>1889</v>
       </c>
-      <c r="E237" t="s">
+      <c r="F237" t="s">
         <v>1890</v>
       </c>
-      <c r="F237" t="s">
+      <c r="G237" t="s">
         <v>1891</v>
       </c>
-      <c r="G237" t="s">
+      <c r="H237" t="s">
         <v>1892</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B238" t="s">
         <v>1894</v>
       </c>
-      <c r="B238" t="s">
+      <c r="C238" t="s">
         <v>1895</v>
       </c>
-      <c r="C238" t="s">
+      <c r="D238" t="s">
         <v>1896</v>
       </c>
-      <c r="D238" t="s">
+      <c r="E238" t="s">
         <v>1897</v>
       </c>
-      <c r="E238" t="s">
+      <c r="F238" t="s">
         <v>1898</v>
       </c>
-      <c r="F238" t="s">
+      <c r="G238" t="s">
         <v>1899</v>
       </c>
-      <c r="G238" t="s">
+      <c r="H238" t="s">
         <v>1900</v>
-      </c>
-[...1 lines deleted...]
-        <v>1901</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B239" t="s">
         <v>1902</v>
       </c>
-      <c r="B239" t="s">
+      <c r="C239" t="s">
         <v>1903</v>
       </c>
-      <c r="C239" t="s">
+      <c r="D239" t="s">
         <v>1904</v>
       </c>
-      <c r="D239" t="s">
+      <c r="E239" t="s">
         <v>1905</v>
       </c>
-      <c r="E239" t="s">
+      <c r="F239" t="s">
         <v>1906</v>
       </c>
-      <c r="F239" t="s">
+      <c r="G239" t="s">
         <v>1907</v>
       </c>
-      <c r="G239" t="s">
+      <c r="H239" t="s">
         <v>1908</v>
-      </c>
-[...1 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B240" t="s">
         <v>1910</v>
       </c>
-      <c r="B240" t="s">
+      <c r="C240" t="s">
         <v>1911</v>
       </c>
-      <c r="C240" t="s">
+      <c r="D240" t="s">
         <v>1912</v>
       </c>
-      <c r="D240" t="s">
+      <c r="E240" t="s">
         <v>1913</v>
       </c>
-      <c r="E240" t="s">
+      <c r="F240" t="s">
         <v>1914</v>
       </c>
-      <c r="F240" t="s">
+      <c r="G240" t="s">
         <v>1915</v>
       </c>
-      <c r="G240" t="s">
+      <c r="H240" t="s">
         <v>1916</v>
-      </c>
-[...1 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B241" t="s">
         <v>1918</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" t="s">
         <v>1919</v>
       </c>
-      <c r="C241" t="s">
+      <c r="D241" t="s">
         <v>1920</v>
       </c>
-      <c r="D241" t="s">
+      <c r="E241" t="s">
         <v>1921</v>
       </c>
-      <c r="E241" t="s">
+      <c r="F241" t="s">
         <v>1922</v>
       </c>
-      <c r="F241" t="s">
+      <c r="G241" t="s">
         <v>1923</v>
       </c>
-      <c r="G241" t="s">
+      <c r="H241" t="s">
         <v>1924</v>
-      </c>
-[...1 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B242" t="s">
         <v>1926</v>
       </c>
-      <c r="B242" t="s">
+      <c r="C242" t="s">
         <v>1927</v>
       </c>
-      <c r="C242" t="s">
+      <c r="D242" t="s">
         <v>1928</v>
       </c>
-      <c r="D242" t="s">
+      <c r="E242" t="s">
         <v>1929</v>
       </c>
-      <c r="E242" t="s">
+      <c r="F242" t="s">
         <v>1930</v>
       </c>
-      <c r="F242" t="s">
+      <c r="G242" t="s">
         <v>1931</v>
       </c>
-      <c r="G242" t="s">
+      <c r="H242" t="s">
         <v>1932</v>
-      </c>
-[...1 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B243" t="s">
         <v>1934</v>
       </c>
-      <c r="B243" t="s">
+      <c r="C243" t="s">
         <v>1935</v>
       </c>
-      <c r="C243" t="s">
+      <c r="D243" t="s">
         <v>1936</v>
       </c>
-      <c r="D243" t="s">
+      <c r="E243" t="s">
         <v>1937</v>
       </c>
-      <c r="E243" t="s">
+      <c r="F243" t="s">
         <v>1938</v>
       </c>
-      <c r="F243" t="s">
+      <c r="G243" t="s">
         <v>1939</v>
       </c>
-      <c r="G243" t="s">
+      <c r="H243" t="s">
         <v>1940</v>
-      </c>
-[...1 lines deleted...]
-        <v>1941</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B244" t="s">
         <v>1942</v>
       </c>
-      <c r="B244" t="s">
+      <c r="C244" t="s">
         <v>1943</v>
       </c>
-      <c r="C244" t="s">
+      <c r="D244" t="s">
         <v>1944</v>
       </c>
-      <c r="D244" t="s">
+      <c r="E244" t="s">
         <v>1945</v>
       </c>
-      <c r="E244" t="s">
+      <c r="F244" t="s">
         <v>1946</v>
       </c>
-      <c r="F244" t="s">
+      <c r="G244" t="s">
         <v>1947</v>
       </c>
-      <c r="G244" t="s">
+      <c r="H244" t="s">
         <v>1948</v>
-      </c>
-[...1 lines deleted...]
-        <v>1949</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B245" t="s">
         <v>1950</v>
       </c>
-      <c r="B245" t="s">
+      <c r="C245" t="s">
         <v>1951</v>
       </c>
-      <c r="C245" t="s">
+      <c r="D245" t="s">
         <v>1952</v>
       </c>
-      <c r="D245" t="s">
+      <c r="E245" t="s">
         <v>1953</v>
       </c>
-      <c r="E245" t="s">
+      <c r="F245" t="s">
         <v>1954</v>
       </c>
-      <c r="F245" t="s">
+      <c r="G245" t="s">
         <v>1955</v>
       </c>
-      <c r="G245" t="s">
+      <c r="H245" t="s">
         <v>1956</v>
-      </c>
-[...1 lines deleted...]
-        <v>1957</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B246" t="s">
         <v>1958</v>
       </c>
-      <c r="B246" t="s">
+      <c r="C246" t="s">
         <v>1959</v>
       </c>
-      <c r="C246" t="s">
+      <c r="D246" t="s">
         <v>1960</v>
       </c>
-      <c r="D246" t="s">
+      <c r="E246" t="s">
         <v>1961</v>
       </c>
-      <c r="E246" t="s">
+      <c r="F246" t="s">
         <v>1962</v>
       </c>
-      <c r="F246" t="s">
+      <c r="G246" t="s">
         <v>1963</v>
       </c>
-      <c r="G246" t="s">
+      <c r="H246" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B247" t="s">
         <v>1966</v>
       </c>
-      <c r="B247" t="s">
+      <c r="C247" t="s">
         <v>1967</v>
       </c>
-      <c r="C247" t="s">
+      <c r="D247" t="s">
         <v>1968</v>
       </c>
-      <c r="D247" t="s">
+      <c r="E247" t="s">
         <v>1969</v>
       </c>
-      <c r="E247" t="s">
+      <c r="F247" t="s">
         <v>1970</v>
       </c>
-      <c r="F247" t="s">
+      <c r="G247" t="s">
         <v>1971</v>
       </c>
-      <c r="G247" t="s">
+      <c r="H247" t="s">
         <v>1972</v>
-      </c>
-[...1 lines deleted...]
-        <v>1973</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B248" t="s">
         <v>1974</v>
       </c>
-      <c r="B248" t="s">
+      <c r="C248" t="s">
         <v>1975</v>
       </c>
-      <c r="C248" t="s">
+      <c r="D248" t="s">
         <v>1976</v>
       </c>
-      <c r="D248" t="s">
+      <c r="E248" t="s">
         <v>1977</v>
       </c>
-      <c r="E248" t="s">
+      <c r="F248" t="s">
         <v>1978</v>
       </c>
-      <c r="F248" t="s">
+      <c r="G248" t="s">
         <v>1979</v>
       </c>
-      <c r="G248" t="s">
+      <c r="H248" t="s">
         <v>1980</v>
-      </c>
-[...1 lines deleted...]
-        <v>1981</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B249" t="s">
         <v>1982</v>
       </c>
-      <c r="B249" t="s">
+      <c r="C249" t="s">
         <v>1983</v>
       </c>
-      <c r="C249" t="s">
+      <c r="D249" t="s">
         <v>1984</v>
       </c>
-      <c r="D249" t="s">
+      <c r="E249" t="s">
         <v>1985</v>
       </c>
-      <c r="E249" t="s">
+      <c r="F249" t="s">
         <v>1986</v>
       </c>
-      <c r="F249" t="s">
+      <c r="G249" t="s">
         <v>1987</v>
       </c>
-      <c r="G249" t="s">
+      <c r="H249" t="s">
         <v>1988</v>
-      </c>
-[...1 lines deleted...]
-        <v>1989</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B250" t="s">
         <v>1990</v>
       </c>
-      <c r="B250" t="s">
+      <c r="C250" t="s">
         <v>1991</v>
       </c>
-      <c r="C250" t="s">
+      <c r="D250" t="s">
         <v>1992</v>
       </c>
-      <c r="D250" t="s">
+      <c r="E250" t="s">
         <v>1993</v>
       </c>
-      <c r="E250" t="s">
+      <c r="F250" t="s">
         <v>1994</v>
       </c>
-      <c r="F250" t="s">
+      <c r="G250" t="s">
         <v>1995</v>
       </c>
-      <c r="G250" t="s">
+      <c r="H250" t="s">
         <v>1996</v>
-      </c>
-[...1 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B251" t="s">
         <v>1998</v>
       </c>
-      <c r="B251" t="s">
+      <c r="C251" t="s">
         <v>1999</v>
       </c>
-      <c r="C251" t="s">
+      <c r="D251" t="s">
         <v>2000</v>
       </c>
-      <c r="D251" t="s">
+      <c r="E251" t="s">
         <v>2001</v>
       </c>
-      <c r="E251" t="s">
+      <c r="F251" t="s">
         <v>2002</v>
       </c>
-      <c r="F251" t="s">
+      <c r="G251" t="s">
         <v>2003</v>
       </c>
-      <c r="G251" t="s">
+      <c r="H251" t="s">
         <v>2004</v>
-      </c>
-[...1 lines deleted...]
-        <v>2005</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B252" t="s">
         <v>2006</v>
       </c>
-      <c r="B252" t="s">
+      <c r="C252" t="s">
         <v>2007</v>
       </c>
-      <c r="C252" t="s">
+      <c r="D252" t="s">
         <v>2008</v>
       </c>
-      <c r="D252" t="s">
+      <c r="E252" t="s">
         <v>2009</v>
       </c>
-      <c r="E252" t="s">
+      <c r="F252" t="s">
         <v>2010</v>
       </c>
-      <c r="F252" t="s">
+      <c r="G252" t="s">
         <v>2011</v>
       </c>
-      <c r="G252" t="s">
+      <c r="H252" t="s">
         <v>2012</v>
-      </c>
-[...1 lines deleted...]
-        <v>2013</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B253" t="s">
         <v>2014</v>
       </c>
-      <c r="B253" t="s">
+      <c r="C253" t="s">
         <v>2015</v>
       </c>
-      <c r="C253" t="s">
+      <c r="D253" t="s">
         <v>2016</v>
       </c>
-      <c r="D253" t="s">
+      <c r="E253" t="s">
         <v>2017</v>
       </c>
-      <c r="E253" t="s">
+      <c r="F253" t="s">
         <v>2018</v>
       </c>
-      <c r="F253" t="s">
+      <c r="G253" t="s">
         <v>2019</v>
       </c>
-      <c r="G253" t="s">
+      <c r="H253" t="s">
         <v>2020</v>
-      </c>
-[...1 lines deleted...]
-        <v>2021</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B254" t="s">
         <v>2022</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="C254" t="s">
         <v>2023</v>
       </c>
       <c r="D254" t="s">
         <v>2024</v>
       </c>
       <c r="E254" t="s">
         <v>2025</v>
       </c>
       <c r="F254" t="s">
         <v>2026</v>
       </c>
-      <c r="G254">
-        <v/>
+      <c r="G254" t="s">
+        <v>2027</v>
       </c>
       <c r="H254" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>2028</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2029</v>
+      </c>
+      <c r="B255" t="s">
+        <v>2030</v>
       </c>
       <c r="C255" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="D255" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="E255" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
       <c r="F255" t="s">
-        <v>2032</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2034</v>
+      </c>
+      <c r="G255" t="s">
+        <v>2035</v>
       </c>
       <c r="H255" t="s">
-        <v>2033</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>2034</v>
+        <v>2037</v>
       </c>
       <c r="B256" t="s">
-        <v>2035</v>
+        <v>2038</v>
       </c>
       <c r="C256" t="s">
-        <v>2036</v>
+        <v>2039</v>
       </c>
       <c r="D256" t="s">
-        <v>2037</v>
+        <v>2040</v>
       </c>
       <c r="E256" t="s">
-        <v>2038</v>
+        <v>2041</v>
       </c>
       <c r="F256" t="s">
-        <v>2039</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2042</v>
+      </c>
+      <c r="G256" t="s">
+        <v>2043</v>
       </c>
       <c r="H256" t="s">
-        <v>2040</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>2041</v>
+        <v>2045</v>
       </c>
       <c r="B257" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="C257" t="s">
-        <v>2043</v>
+        <v>2047</v>
       </c>
       <c r="D257" t="s">
-        <v>2044</v>
+        <v>2048</v>
       </c>
       <c r="E257" t="s">
-        <v>2045</v>
+        <v>2049</v>
       </c>
       <c r="F257" t="s">
-        <v>2046</v>
+        <v>2050</v>
       </c>
       <c r="G257" t="s">
-        <v>2047</v>
+        <v>2051</v>
       </c>
       <c r="H257" t="s">
-        <v>2048</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="B258" t="s">
-        <v>2050</v>
+        <v>2054</v>
       </c>
       <c r="C258" t="s">
-        <v>2051</v>
+        <v>2055</v>
       </c>
       <c r="D258" t="s">
-        <v>2052</v>
+        <v>2056</v>
       </c>
       <c r="E258" t="s">
-        <v>2053</v>
+        <v>2057</v>
       </c>
       <c r="F258" t="s">
-        <v>2054</v>
+        <v>2058</v>
       </c>
       <c r="G258" t="s">
-        <v>2055</v>
+        <v>2059</v>
       </c>
       <c r="H258" t="s">
-        <v>2056</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>2057</v>
+        <v>2061</v>
       </c>
       <c r="B259" t="s">
-        <v>2058</v>
+        <v>2062</v>
       </c>
       <c r="C259" t="s">
-        <v>2059</v>
+        <v>2063</v>
       </c>
       <c r="D259" t="s">
-        <v>2060</v>
+        <v>2064</v>
       </c>
       <c r="E259" t="s">
-        <v>2061</v>
+        <v>2065</v>
       </c>
       <c r="F259" t="s">
-        <v>2062</v>
+        <v>2066</v>
       </c>
       <c r="G259" t="s">
-        <v>2063</v>
+        <v>2067</v>
       </c>
       <c r="H259" t="s">
-        <v>2064</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>2065</v>
+        <v>2069</v>
       </c>
       <c r="B260" t="s">
-        <v>2066</v>
+        <v>2070</v>
       </c>
       <c r="C260" t="s">
-        <v>2067</v>
+        <v>2071</v>
       </c>
       <c r="D260" t="s">
-        <v>2068</v>
+        <v>2072</v>
       </c>
       <c r="E260" t="s">
-        <v>2069</v>
+        <v>2073</v>
       </c>
       <c r="F260" t="s">
-        <v>2070</v>
+        <v>2074</v>
       </c>
       <c r="G260" t="s">
-        <v>2071</v>
+        <v>2075</v>
       </c>
       <c r="H260" t="s">
-        <v>2072</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>2073</v>
+        <v>2077</v>
       </c>
       <c r="B261" t="s">
-        <v>2074</v>
+        <v>2078</v>
       </c>
       <c r="C261" t="s">
-        <v>2075</v>
+        <v>2079</v>
       </c>
       <c r="D261" t="s">
-        <v>2076</v>
+        <v>2080</v>
       </c>
       <c r="E261" t="s">
-        <v>2077</v>
+        <v>2081</v>
       </c>
       <c r="F261" t="s">
-        <v>2078</v>
+        <v>2082</v>
       </c>
       <c r="G261" t="s">
-        <v>2079</v>
+        <v>2083</v>
       </c>
       <c r="H261" t="s">
-        <v>2080</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>2081</v>
+        <v>2085</v>
       </c>
       <c r="B262" t="s">
-        <v>2082</v>
+        <v>2086</v>
       </c>
       <c r="C262" t="s">
-        <v>2083</v>
+        <v>2087</v>
       </c>
       <c r="D262" t="s">
-        <v>2084</v>
+        <v>2088</v>
       </c>
       <c r="E262" t="s">
-        <v>2085</v>
+        <v>2089</v>
       </c>
       <c r="F262" t="s">
-        <v>2086</v>
+        <v>2090</v>
       </c>
       <c r="G262" t="s">
-        <v>2087</v>
+        <v>2091</v>
       </c>
       <c r="H262" t="s">
-        <v>2088</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>2089</v>
+        <v>2093</v>
       </c>
       <c r="B263" t="s">
-        <v>2090</v>
+        <v>2094</v>
       </c>
       <c r="C263" t="s">
-        <v>2091</v>
+        <v>2095</v>
       </c>
       <c r="D263" t="s">
-        <v>2092</v>
+        <v>2096</v>
       </c>
       <c r="E263" t="s">
-        <v>2093</v>
+        <v>2097</v>
       </c>
       <c r="F263" t="s">
-        <v>2094</v>
+        <v>2098</v>
       </c>
       <c r="G263" t="s">
-        <v>2095</v>
+        <v>2099</v>
       </c>
       <c r="H263" t="s">
-        <v>2096</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>2097</v>
+        <v>2101</v>
       </c>
       <c r="B264" t="s">
-        <v>2098</v>
+        <v>2102</v>
       </c>
       <c r="C264" t="s">
-        <v>2099</v>
+        <v>2103</v>
       </c>
       <c r="D264" t="s">
-        <v>2100</v>
+        <v>2104</v>
       </c>
       <c r="E264" t="s">
-        <v>2101</v>
+        <v>2105</v>
       </c>
       <c r="F264" t="s">
-        <v>2102</v>
+        <v>2106</v>
       </c>
       <c r="G264" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
       <c r="H264" t="s">
-        <v>2104</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>2105</v>
+        <v>2109</v>
       </c>
       <c r="B265" t="s">
-        <v>2106</v>
+        <v>2110</v>
       </c>
       <c r="C265" t="s">
-        <v>2107</v>
+        <v>2111</v>
       </c>
       <c r="D265" t="s">
-        <v>2108</v>
+        <v>2112</v>
       </c>
       <c r="E265" t="s">
-        <v>2109</v>
+        <v>2113</v>
       </c>
       <c r="F265" t="s">
-        <v>2110</v>
+        <v>2114</v>
       </c>
       <c r="G265" t="s">
-        <v>2111</v>
+        <v>2115</v>
       </c>
       <c r="H265" t="s">
-        <v>2112</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>2113</v>
+        <v>2117</v>
       </c>
       <c r="B266" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
       <c r="C266" t="s">
-        <v>2115</v>
+        <v>2119</v>
       </c>
       <c r="D266" t="s">
-        <v>2116</v>
+        <v>2120</v>
       </c>
       <c r="E266" t="s">
-        <v>2117</v>
+        <v>2121</v>
       </c>
       <c r="F266" t="s">
-        <v>2118</v>
+        <v>2122</v>
       </c>
       <c r="G266" t="s">
-        <v>2119</v>
+        <v>2123</v>
       </c>
       <c r="H266" t="s">
-        <v>2120</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
       <c r="B267" t="s">
-        <v>2122</v>
+        <v>2126</v>
       </c>
       <c r="C267" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="D267" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="E267" t="s">
-        <v>2125</v>
+        <v>2129</v>
       </c>
       <c r="F267" t="s">
-        <v>2126</v>
+        <v>2130</v>
       </c>
       <c r="G267" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="H267" t="s">
-        <v>2128</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>2129</v>
+        <v>2133</v>
       </c>
       <c r="B268" t="s">
-        <v>2130</v>
+        <v>2134</v>
       </c>
       <c r="C268" t="s">
-        <v>2131</v>
+        <v>2135</v>
       </c>
       <c r="D268" t="s">
-        <v>2132</v>
+        <v>2136</v>
       </c>
       <c r="E268" t="s">
-        <v>2133</v>
+        <v>2137</v>
       </c>
       <c r="F268" t="s">
-        <v>2134</v>
-[...2 lines deleted...]
-        <v>2135</v>
+        <v>2138</v>
+      </c>
+      <c r="G268">
+        <v/>
       </c>
       <c r="H268" t="s">
-        <v>2136</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>2137</v>
+        <v>2140</v>
       </c>
       <c r="B269" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="C269" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="D269" t="s">
-        <v>2140</v>
+        <v>2143</v>
       </c>
       <c r="E269" t="s">
-        <v>2141</v>
+        <v>2144</v>
       </c>
       <c r="F269" t="s">
-        <v>2142</v>
-[...2 lines deleted...]
-        <v>2143</v>
+        <v>2145</v>
+      </c>
+      <c r="G269">
+        <v/>
       </c>
       <c r="H269" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="B270" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="C270" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="D270" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="E270" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="F270" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
       <c r="G270" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="H270" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="B271" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="C271" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="D271" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="E271" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="F271" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
       <c r="G271" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="H271" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="B272" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="C272" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="D272" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="E272" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="F272" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
       <c r="G272" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="H272" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="B273" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="C273" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="D273" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="E273" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="F273" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
       <c r="G273" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="H273" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="B274" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="C274" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="D274" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="E274" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="F274" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
       <c r="G274" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="H274" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="B275" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="C275" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="D275" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="E275" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="F275" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
       <c r="G275" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="H275" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="B276" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="C276" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="D276" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="E276" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="F276" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
       <c r="G276" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="H276" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="B277" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="C277" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="D277" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="E277" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="F277" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
       <c r="G277" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="H277" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="B278" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="C278" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="D278" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="E278" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="F278" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="G278" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="H278" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="B279" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="C279" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="D279" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="E279" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="F279" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
       <c r="G279" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="H279" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="B280" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="C280" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="D280" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="E280" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="F280" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
       <c r="G280" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="H280" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="B281" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="C281" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="D281" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="E281" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="F281" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
       <c r="G281" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="H281" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="B282" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="C282" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="D282" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="E282" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="F282" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
       <c r="G282" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="H282" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="B283" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="C283" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="D283" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="E283" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="F283" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
       <c r="G283" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="H283" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="B284" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="C284" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="D284" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="E284" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="F284" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
       <c r="G284" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="H284" t="s">
-        <v>2264</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
       <c r="B285" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
       <c r="C285" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="D285" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="E285" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="F285" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
       <c r="G285" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="H285" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="B286" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="C286" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="D286" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="E286" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="F286" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
       <c r="G286" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="H286" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="B287" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="C287" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="D287" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="E287" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="F287" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
       <c r="G287" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="H287" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="B288" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="C288" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="D288" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="E288" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="F288" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
       <c r="G288" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="H288" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="B289" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="C289" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="D289" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="E289" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="F289" t="s">
-        <v>2302</v>
-[...2 lines deleted...]
-        <v>2303</v>
+        <v>2304</v>
+      </c>
+      <c r="G289">
+        <v/>
       </c>
       <c r="H289" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="B290" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="C290" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
       <c r="D290" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="E290" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="F290" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="G290" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="H290" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="B291" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="C291" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="D291" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="E291" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="F291" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="G291" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
       <c r="H291" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="B292" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="C292" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="D292" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="E292" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="F292" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="G292" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="H292" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="B293" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="C293" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="D293" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="E293" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="F293" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="G293" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
       <c r="H293" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="B294" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="C294" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="D294" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="E294" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="F294" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="G294" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="H294" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="B295" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="C295" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="D295" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="E295" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="F295" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="G295" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="H295" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="B296" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="C296" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
       <c r="D296" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="E296" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="F296" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="G296" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="H296" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="B297" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="C297" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="D297" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="E297" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="F297" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="G297" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
       <c r="H297" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="B298" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="C298" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="D298" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="E298" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="F298" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="G298" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="H298" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="B299" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="C299" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
       <c r="D299" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="E299" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="F299" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="G299" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="H299" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="B300" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
       <c r="C300" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="D300" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
       <c r="E300" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="F300" t="s">
-        <v>2390</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2391</v>
+      </c>
+      <c r="G300" t="s">
+        <v>2392</v>
       </c>
       <c r="H300" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="B301" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
       <c r="C301" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="D301" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="E301" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
       <c r="F301" t="s">
-        <v>2397</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2399</v>
+      </c>
+      <c r="G301" t="s">
+        <v>2400</v>
       </c>
       <c r="H301" t="s">
-        <v>2398</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>2399</v>
+        <v>2402</v>
       </c>
       <c r="B302" t="s">
-        <v>2400</v>
+        <v>2403</v>
       </c>
       <c r="C302" t="s">
-        <v>2401</v>
+        <v>2404</v>
       </c>
       <c r="D302" t="s">
-        <v>2402</v>
+        <v>2405</v>
       </c>
       <c r="E302" t="s">
-        <v>2403</v>
+        <v>2406</v>
       </c>
       <c r="F302" t="s">
-        <v>2404</v>
-[...2 lines deleted...]
-        <v>2405</v>
+        <v>2407</v>
+      </c>
+      <c r="G302">
+        <v/>
       </c>
       <c r="H302" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="B303" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="C303" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="D303" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="E303" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="F303" t="s">
-        <v>2412</v>
-[...2 lines deleted...]
-        <v>2413</v>
+        <v>2414</v>
+      </c>
+      <c r="G303">
+        <v/>
       </c>
       <c r="H303" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="B304" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="C304" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="D304" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="E304" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="F304" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="G304" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="H304" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="B305" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="C305" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="D305" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="E305" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="F305" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="G305" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="H305" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="B306" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="C306" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="D306" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="E306" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="F306" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="G306" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="H306" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="B307" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="C307" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="D307" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="E307" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="F307" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
       <c r="G307" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="H307" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="B308" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="C308" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="D308" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="E308" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="F308" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G308" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="H308" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="B309" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="C309" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="D309" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="E309" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="F309" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="G309" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="H309" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="B310" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="C310" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="D310" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="E310" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="F310" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="G310" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="H310" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
       <c r="B311" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="C311" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="D311" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
       <c r="E311" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="F311" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="G311" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
       <c r="H311" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="B312" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="C312" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
       <c r="D312" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="E312" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="F312" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
       <c r="G312" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="H312" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
       <c r="B313" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="C313" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="D313" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
       <c r="E313" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="F313" t="s">
-        <v>2492</v>
-[...1 lines deleted...]
-      <c r="G313" t="s">
         <v>2493</v>
+      </c>
+      <c r="G313">
+        <v/>
       </c>
       <c r="H313" t="s">
         <v>2494</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
         <v>2495</v>
       </c>
       <c r="B314" t="s">
         <v>2496</v>
       </c>
       <c r="C314" t="s">
         <v>2497</v>
       </c>
       <c r="D314" t="s">
         <v>2498</v>
       </c>
       <c r="E314" t="s">
         <v>2499</v>
       </c>
       <c r="F314" t="s">
         <v>2500</v>
       </c>
       <c r="G314" t="s">
@@ -17588,1355 +16970,679 @@
         <v>2549</v>
       </c>
       <c r="H320" t="s">
         <v>2550</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
         <v>2551</v>
       </c>
       <c r="B321" t="s">
         <v>2552</v>
       </c>
       <c r="C321" t="s">
         <v>2553</v>
       </c>
       <c r="D321" t="s">
         <v>2554</v>
       </c>
       <c r="E321" t="s">
         <v>2555</v>
       </c>
       <c r="F321" t="s">
         <v>2556</v>
       </c>
-      <c r="G321">
-        <v/>
+      <c r="G321" t="s">
+        <v>2557</v>
       </c>
       <c r="H321" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="B322" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="C322" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
       <c r="D322" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="E322" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="F322" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="G322" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="H322" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="B323" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="C323" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="D323" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="E323" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="F323" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="G323" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="H323" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="B324" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="C324" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="D324" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="E324" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="F324" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="G324" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="H324" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="B325" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="C325" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="D325" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="E325" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="F325" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="G325" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="H325" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="B326" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="C326" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="D326" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="E326" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="F326" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="G326" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="H326" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="B327" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="C327" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="D327" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="E327" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="F327" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
       <c r="G327" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="H327" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="B328" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
       <c r="C328" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="D328" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="E328" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="F328" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="G328" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="H328" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="B329" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="C329" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="D329" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="E329" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="F329" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
       <c r="G329" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="H329" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
       <c r="B330" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="C330" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="D330" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
       <c r="E330" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="F330" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="G330" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="H330" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="B331" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
       <c r="C331" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="D331" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="E331" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="F331" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="G331" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="H331" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="B332" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="C332" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="D332" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="E332" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="F332" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="G332" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="H332" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="B333" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="C333" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="D333" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="E333" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="F333" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="G333" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="H333" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="B334" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="C334" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="D334" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
       <c r="E334" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="F334" t="s">
-        <v>2659</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2660</v>
+      </c>
+      <c r="G334" t="s">
+        <v>2661</v>
       </c>
       <c r="H334" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="B335" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="C335" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="D335" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
       <c r="E335" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="F335" t="s">
-        <v>2666</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2668</v>
+      </c>
+      <c r="G335" t="s">
+        <v>2669</v>
       </c>
       <c r="H335" t="s">
-        <v>2667</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>2668</v>
+        <v>2671</v>
       </c>
       <c r="B336" t="s">
-        <v>2669</v>
+        <v>2672</v>
       </c>
       <c r="C336" t="s">
-        <v>2670</v>
+        <v>2673</v>
       </c>
       <c r="D336" t="s">
-        <v>2671</v>
+        <v>2674</v>
       </c>
       <c r="E336" t="s">
-        <v>2672</v>
+        <v>2675</v>
       </c>
       <c r="F336" t="s">
-        <v>2673</v>
+        <v>2676</v>
       </c>
       <c r="G336" t="s">
-        <v>2674</v>
+        <v>2677</v>
       </c>
       <c r="H336" t="s">
-        <v>2675</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>2676</v>
+        <v>2679</v>
       </c>
       <c r="B337" t="s">
-        <v>2677</v>
+        <v>2680</v>
       </c>
       <c r="C337" t="s">
-        <v>2678</v>
+        <v>2681</v>
       </c>
       <c r="D337" t="s">
-        <v>2679</v>
+        <v>2682</v>
       </c>
       <c r="E337" t="s">
-        <v>2680</v>
+        <v>2683</v>
       </c>
       <c r="F337" t="s">
-        <v>2681</v>
+        <v>2684</v>
       </c>
       <c r="G337" t="s">
-        <v>2682</v>
+        <v>2685</v>
       </c>
       <c r="H337" t="s">
-        <v>2683</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>2684</v>
+        <v>2687</v>
       </c>
       <c r="B338" t="s">
-        <v>2685</v>
+        <v>2688</v>
       </c>
       <c r="C338" t="s">
-        <v>2686</v>
+        <v>2689</v>
       </c>
       <c r="D338" t="s">
-        <v>2687</v>
+        <v>2690</v>
       </c>
       <c r="E338" t="s">
-        <v>2688</v>
+        <v>2691</v>
       </c>
       <c r="F338" t="s">
-        <v>2689</v>
+        <v>2692</v>
       </c>
       <c r="G338" t="s">
-        <v>2690</v>
+        <v>2693</v>
       </c>
       <c r="H338" t="s">
-        <v>2691</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>2692</v>
+        <v>2695</v>
       </c>
       <c r="B339" t="s">
-        <v>2693</v>
+        <v>2696</v>
       </c>
       <c r="C339" t="s">
-        <v>2694</v>
+        <v>2697</v>
       </c>
       <c r="D339" t="s">
-        <v>2695</v>
+        <v>2698</v>
       </c>
       <c r="E339" t="s">
-        <v>2696</v>
+        <v>2699</v>
       </c>
       <c r="F339" t="s">
-        <v>2697</v>
+        <v>2700</v>
       </c>
       <c r="G339" t="s">
-        <v>2698</v>
+        <v>2701</v>
       </c>
       <c r="H339" t="s">
-        <v>2699</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>2700</v>
+        <v>2703</v>
       </c>
       <c r="B340" t="s">
-        <v>2701</v>
+        <v>2704</v>
       </c>
       <c r="C340" t="s">
-        <v>2702</v>
+        <v>2705</v>
       </c>
       <c r="D340" t="s">
-        <v>2703</v>
+        <v>2706</v>
       </c>
       <c r="E340" t="s">
-        <v>2704</v>
+        <v>2707</v>
       </c>
       <c r="F340" t="s">
-        <v>2705</v>
+        <v>2708</v>
       </c>
       <c r="G340" t="s">
-        <v>2706</v>
+        <v>2709</v>
       </c>
       <c r="H340" t="s">
-        <v>2707</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>2708</v>
+        <v>2711</v>
       </c>
       <c r="B341" t="s">
-        <v>2709</v>
+        <v>2712</v>
       </c>
       <c r="C341" t="s">
-        <v>2710</v>
+        <v>2713</v>
       </c>
       <c r="D341" t="s">
-        <v>2711</v>
+        <v>2714</v>
       </c>
       <c r="E341" t="s">
-        <v>2712</v>
+        <v>2715</v>
       </c>
       <c r="F341" t="s">
-        <v>2713</v>
+        <v>2716</v>
       </c>
       <c r="G341" t="s">
-        <v>2714</v>
+        <v>2717</v>
       </c>
       <c r="H341" t="s">
-        <v>2715</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>2716</v>
+        <v>2719</v>
       </c>
       <c r="B342" t="s">
-        <v>2717</v>
+        <v>2720</v>
       </c>
       <c r="C342" t="s">
-        <v>2718</v>
+        <v>2721</v>
       </c>
       <c r="D342" t="s">
-        <v>2719</v>
+        <v>2722</v>
       </c>
       <c r="E342" t="s">
-        <v>2720</v>
+        <v>2723</v>
       </c>
       <c r="F342" t="s">
-        <v>2721</v>
+        <v>2724</v>
       </c>
       <c r="G342" t="s">
-        <v>2722</v>
+        <v>2725</v>
       </c>
       <c r="H342" t="s">
-        <v>2723</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>2724</v>
+        <v>2727</v>
       </c>
       <c r="B343" t="s">
-        <v>2725</v>
+        <v>2728</v>
       </c>
       <c r="C343" t="s">
-        <v>2726</v>
+        <v>2729</v>
       </c>
       <c r="D343" t="s">
-        <v>2727</v>
+        <v>2730</v>
       </c>
       <c r="E343" t="s">
-        <v>2728</v>
+        <v>2731</v>
       </c>
       <c r="F343" t="s">
-        <v>2729</v>
+        <v>2732</v>
       </c>
       <c r="G343" t="s">
-        <v>2730</v>
+        <v>2733</v>
       </c>
       <c r="H343" t="s">
-        <v>2731</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>2732</v>
-[...2 lines deleted...]
-        <v>2733</v>
+        <v>2735</v>
+      </c>
+      <c r="B344">
+        <v/>
       </c>
       <c r="C344" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="D344" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
       <c r="E344" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
       <c r="F344" t="s">
-        <v>2737</v>
-[...2 lines deleted...]
-        <v>2738</v>
+        <v>2739</v>
+      </c>
+      <c r="G344">
+        <v/>
       </c>
       <c r="H344" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="B345" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="C345" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="D345" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="E345" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="F345" t="s">
-        <v>2745</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2746</v>
+      </c>
+      <c r="G345" t="s">
+        <v>2747</v>
       </c>
       <c r="H345" t="s">
-        <v>2746</v>
-[...6 lines deleted...]
-      <c r="B346" t="s">
         <v>2748</v>
-      </c>
-[...666 lines deleted...]
-        <v>2954</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>