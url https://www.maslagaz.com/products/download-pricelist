--- v3 (2026-03-16)
+++ v4 (2026-04-30)
@@ -15,9077 +15,8933 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="90" windowWidth="11280" windowHeight="4950"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3009" uniqueCount="1479">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2961" uniqueCount="1495">
   <si>
     <t>Номенклатурен номер</t>
   </si>
   <si>
     <t>Оригинално име</t>
   </si>
   <si>
     <t>Цена с ДДС (€)</t>
   </si>
   <si>
     <t>Цена с ДДС (лв.)</t>
   </si>
   <si>
     <t>Разфасовка</t>
   </si>
   <si>
     <t>Тегло (кг.)</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>API</t>
   </si>
   <si>
     <t>7800082</t>
   </si>
   <si>
     <t>Gazpromneft Super 10W-40</t>
   </si>
   <si>
-    <t>17.54</t>
-[...2 lines deleted...]
-    <t>34.31</t>
+    <t>20.79</t>
+  </si>
+  <si>
+    <t>40.66</t>
   </si>
   <si>
     <t>4 л.</t>
   </si>
   <si>
     <t>3.499</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CD</t>
   </si>
   <si>
     <t>7800077</t>
   </si>
   <si>
     <t>Gazpromneft Super 10W-40</t>
   </si>
   <si>
-    <t>662.63</t>
-[...2 lines deleted...]
-    <t>1295.99</t>
+    <t>730.55</t>
+  </si>
+  <si>
+    <t>1428.83</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CD</t>
   </si>
   <si>
     <t>7800129</t>
   </si>
   <si>
     <t>Gazpromneft Super 15W-40</t>
   </si>
   <si>
-    <t>4.48</t>
+    <t>5.22</t>
+  </si>
+  <si>
+    <t>10.21</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.882</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7800130</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 15W-40</t>
+  </si>
+  <si>
+    <t>20.26</t>
+  </si>
+  <si>
+    <t>39.63</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.526</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7800078</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 15W-40</t>
+  </si>
+  <si>
+    <t>712.3</t>
+  </si>
+  <si>
+    <t>1393.14</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7800034</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 20W-50</t>
+  </si>
+  <si>
+    <t>19.98</t>
+  </si>
+  <si>
+    <t>39.08</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.548</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800214</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super T-3 85W-90</t>
+  </si>
+  <si>
+    <t>105.27</t>
+  </si>
+  <si>
+    <t>205.89</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.42</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800215</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super T-3 85W-90</t>
+  </si>
+  <si>
+    <t>990.62</t>
+  </si>
+  <si>
+    <t>1937.48</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800262</t>
+  </si>
+  <si>
+    <t>Gazpromneft Promo</t>
+  </si>
+  <si>
+    <t>10.8</t>
+  </si>
+  <si>
+    <t>21.12</t>
+  </si>
+  <si>
+    <t>3.5 л.</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t>Масло за промивка</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800003</t>
+  </si>
+  <si>
+    <t>Газпромнефть ШРУС</t>
+  </si>
+  <si>
+    <t>1.57</t>
+  </si>
+  <si>
+    <t>3.07</t>
+  </si>
+  <si>
+    <t>150 гр.</t>
+  </si>
+  <si>
+    <t>0.15</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800004</t>
+  </si>
+  <si>
+    <t>Газпромнефть ШРУС</t>
+  </si>
+  <si>
+    <t>2.13</t>
+  </si>
+  <si>
+    <t>4.17</t>
+  </si>
+  <si>
+    <t>350 гр.</t>
+  </si>
+  <si>
+    <t>0.35</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800000</t>
+  </si>
+  <si>
+    <t>Литол-24</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
+    <t>4.24</t>
+  </si>
+  <si>
+    <t>150 гр.</t>
+  </si>
+  <si>
+    <t>0.15</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800049</t>
+  </si>
+  <si>
+    <t>Gazpromneft EP-2</t>
+  </si>
+  <si>
+    <t>326.13</t>
+  </si>
+  <si>
+    <t>637.85</t>
+  </si>
+  <si>
+    <t>45 кг.</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800081</t>
+  </si>
+  <si>
+    <t>Gazpromneft EP-3</t>
+  </si>
+  <si>
+    <t>320.64</t>
+  </si>
+  <si>
+    <t>627.12</t>
+  </si>
+  <si>
+    <t>45 кг.</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800061</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 5W-40</t>
+  </si>
+  <si>
+    <t>115.76</t>
+  </si>
+  <si>
+    <t>226.41</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.6</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800169</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 5W-40</t>
+  </si>
+  <si>
+    <t>999.77</t>
+  </si>
+  <si>
+    <t>1955.38</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800076</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 15W-40</t>
+  </si>
+  <si>
+    <t>884.05</t>
+  </si>
+  <si>
+    <t>1729.05</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800062</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 10W-30</t>
+  </si>
+  <si>
+    <t>102.64</t>
+  </si>
+  <si>
+    <t>200.75</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.9</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800008</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 10W-40</t>
+  </si>
+  <si>
+    <t>98.42</t>
+  </si>
+  <si>
+    <t>192.49</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.8</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800269</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 15W-40</t>
+  </si>
+  <si>
+    <t>133.25</t>
+  </si>
+  <si>
+    <t>260.61</t>
+  </si>
+  <si>
+    <t>30 л.</t>
+  </si>
+  <si>
+    <t>26.44</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800242</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 15W-40</t>
+  </si>
+  <si>
+    <t>204.12</t>
+  </si>
+  <si>
+    <t>399.22</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>41.97</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800064</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 10W-40</t>
+  </si>
+  <si>
+    <t>746.01</t>
+  </si>
+  <si>
+    <t>1459.07</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800134</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>21.92</t>
+  </si>
+  <si>
+    <t>42.87</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.438</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7800020</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>87.78</t>
+  </si>
+  <si>
+    <t>171.68</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.1</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7800021</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>123.32</t>
+  </si>
+  <si>
+    <t>241.19</t>
+  </si>
+  <si>
+    <t>30 л.</t>
+  </si>
+  <si>
+    <t>26.56</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7800095</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>172.94</t>
+  </si>
+  <si>
+    <t>338.24</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>41.95</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7800121</t>
+  </si>
+  <si>
+    <t>ТСп-15К</t>
+  </si>
+  <si>
+    <t>53.11</t>
+  </si>
+  <si>
+    <t>103.87</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>9.34</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-3</t>
+  </si>
+  <si>
+    <t>7800200</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HZF 32</t>
+  </si>
+  <si>
+    <t>653.12</t>
+  </si>
+  <si>
+    <t>1277.39</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800208</t>
+  </si>
+  <si>
+    <t>Газпромнефть Редуктор ИТД 68</t>
+  </si>
+  <si>
+    <t>770.84</t>
+  </si>
+  <si>
+    <t>1507.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800079</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 46</t>
+  </si>
+  <si>
+    <t>770.84</t>
+  </si>
+  <si>
+    <t>1507.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800143</t>
+  </si>
+  <si>
+    <t>КС-19П (А)</t>
+  </si>
+  <si>
+    <t>736.25</t>
+  </si>
+  <si>
+    <t>1439.98</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800119</t>
+  </si>
+  <si>
+    <t>Газпромнефть МГД-20М</t>
+  </si>
+  <si>
+    <t>848.23</t>
+  </si>
+  <si>
+    <t>1658.99</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183.5</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800067</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbine Oil 32</t>
+  </si>
+  <si>
+    <t>698.75</t>
+  </si>
+  <si>
+    <t>1366.64</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Турбинно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800207</t>
+  </si>
+  <si>
+    <t>Термойл 26</t>
+  </si>
+  <si>
+    <t>833.54</t>
+  </si>
+  <si>
+    <t>1630.26</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800073</t>
+  </si>
+  <si>
+    <t>Gazpromneft Slide Way 68</t>
+  </si>
+  <si>
+    <t>835.57</t>
+  </si>
+  <si>
+    <t>1634.23</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400001</t>
+  </si>
+  <si>
+    <t>Gazpromneft Metalgrease AC</t>
+  </si>
+  <si>
+    <t>153.09</t>
+  </si>
+  <si>
+    <t>299.42</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400056</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L 00</t>
+  </si>
+  <si>
+    <t>117.19</t>
+  </si>
+  <si>
+    <t>229.20</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800179</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-1 90</t>
+  </si>
+  <si>
+    <t>90.17</t>
+  </si>
+  <si>
+    <t>176.36</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.2</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7800074</t>
+  </si>
+  <si>
+    <t>Газпромнефть ПМ</t>
+  </si>
+  <si>
+    <t>682.44</t>
+  </si>
+  <si>
+    <t>1334.74</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Масло-омекотител</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800224</t>
+  </si>
+  <si>
+    <t>Тп-30</t>
+  </si>
+  <si>
+    <t>757.96</t>
+  </si>
+  <si>
+    <t>1482.44</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Турбинно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800181</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 100</t>
+  </si>
+  <si>
+    <t>107.54</t>
+  </si>
+  <si>
+    <t>210.33</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.86</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800182</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 150</t>
+  </si>
+  <si>
+    <t>103.52</t>
+  </si>
+  <si>
+    <t>202.47</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.9</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800219</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 680</t>
+  </si>
+  <si>
+    <t>106.87</t>
+  </si>
+  <si>
+    <t>209.02</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.14</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800063</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HZF 46</t>
+  </si>
+  <si>
+    <t>712.21</t>
+  </si>
+  <si>
+    <t>1392.96</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800072</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor F 220</t>
+  </si>
+  <si>
+    <t>1699.03</t>
+  </si>
+  <si>
+    <t>3323.01</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800142</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 100</t>
+  </si>
+  <si>
+    <t>831.63</t>
+  </si>
+  <si>
+    <t>1626.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800107</t>
+  </si>
+  <si>
+    <t>Gazpromneft Slide Way 220</t>
+  </si>
+  <si>
+    <t>852.57</t>
+  </si>
+  <si>
+    <t>1667.48</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800115</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor S Synth 100</t>
+  </si>
+  <si>
+    <t>868.56</t>
+  </si>
+  <si>
+    <t>1698.76</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800256</t>
+  </si>
+  <si>
+    <t>Gazpromneft Motor Oil 40</t>
+  </si>
+  <si>
+    <t>74.05</t>
+  </si>
+  <si>
+    <t>144.83</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.26</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SC/CA</t>
+  </si>
+  <si>
+    <t>7800167</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 20W-50</t>
+  </si>
+  <si>
+    <t>5.6</t>
+  </si>
+  <si>
+    <t>10.95</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.886</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF</t>
+  </si>
+  <si>
+    <t>7400029</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L 2</t>
+  </si>
+  <si>
+    <t>98.93</t>
+  </si>
+  <si>
+    <t>193.49</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800282</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 2</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
+    <t>7.92</t>
+  </si>
+  <si>
+    <t>400 гр.</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400052</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease LTS 2</t>
+  </si>
+  <si>
+    <t>94.84</t>
+  </si>
+  <si>
+    <t>185.49</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800091</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 10W-40</t>
+  </si>
+  <si>
+    <t>83.11</t>
+  </si>
+  <si>
+    <t>162.55</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800197</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 15</t>
+  </si>
+  <si>
+    <t>94.27</t>
+  </si>
+  <si>
+    <t>184.38</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>16.8</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300078</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 68</t>
+  </si>
+  <si>
+    <t>774.41</t>
+  </si>
+  <si>
+    <t>1514.61</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179.99</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800232</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 100</t>
+  </si>
+  <si>
+    <t>786.81</t>
+  </si>
+  <si>
+    <t>1538.87</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800118</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 220</t>
+  </si>
+  <si>
+    <t>835.97</t>
+  </si>
+  <si>
+    <t>1635.01</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800194</t>
+  </si>
+  <si>
+    <t>Газпромнефть Редуктор ИТД 680</t>
+  </si>
+  <si>
+    <t>892.74</t>
+  </si>
+  <si>
+    <t>1746.05</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800103</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 5W-30</t>
+  </si>
+  <si>
+    <t>6.49</t>
+  </si>
+  <si>
+    <t>12.69</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800147</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>5.51</t>
+  </si>
+  <si>
+    <t>10.78</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.873</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800139</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>20.01</t>
+  </si>
+  <si>
+    <t>39.14</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.492</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800128</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>861.57</t>
+  </si>
+  <si>
+    <t>1685.08</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800279</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 20W-50</t>
+  </si>
+  <si>
+    <t>5.25</t>
+  </si>
+  <si>
+    <t>10.27</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800278</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 20W-50</t>
+  </si>
+  <si>
+    <t>20.12</t>
+  </si>
+  <si>
+    <t>39.35</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.56</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800550</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 10W-30</t>
+  </si>
+  <si>
+    <t>922.83</t>
+  </si>
+  <si>
+    <t>1804.90</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800154</t>
+  </si>
+  <si>
+    <t>Gazpromneft Industrial 30</t>
+  </si>
+  <si>
+    <t>602.72</t>
+  </si>
+  <si>
+    <t>1178.82</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800165</t>
+  </si>
+  <si>
+    <t>Gazpromneft Chain Oil</t>
+  </si>
+  <si>
+    <t>4.95</t>
+  </si>
+  <si>
+    <t>9.68</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.876</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800280</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium N 5W-40</t>
+  </si>
+  <si>
+    <t>1023.8</t>
+  </si>
+  <si>
+    <t>2002.38</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800149</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium GF-5 5W-30</t>
+  </si>
+  <si>
+    <t>25.04</t>
+  </si>
+  <si>
+    <t>48.97</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.396</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN//GF-5</t>
+  </si>
+  <si>
+    <t>7800136</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX III</t>
+  </si>
+  <si>
+    <t>6.82</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.856</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800295</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX III</t>
+  </si>
+  <si>
+    <t>112.47</t>
+  </si>
+  <si>
+    <t>219.97</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.49</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800137</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX III</t>
+  </si>
+  <si>
+    <t>948.66</t>
+  </si>
+  <si>
+    <t>1855.42</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800110</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX II</t>
+  </si>
+  <si>
+    <t>18.81</t>
+  </si>
+  <si>
+    <t>36.79</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.468</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800233</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX II</t>
+  </si>
+  <si>
+    <t>99.58</t>
+  </si>
+  <si>
+    <t>194.76</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.71</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300106</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-40</t>
+  </si>
+  <si>
+    <t>1177.19</t>
+  </si>
+  <si>
+    <t>2302.38</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>174.05</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7800135</t>
+  </si>
+  <si>
+    <t>Газпромнефть ШРУС</t>
+  </si>
+  <si>
+    <t>93.5</t>
+  </si>
+  <si>
+    <t>182.87</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800127</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLPD 46</t>
+  </si>
+  <si>
+    <t>764.94</t>
+  </si>
+  <si>
+    <t>1496.09</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900001</t>
+  </si>
+  <si>
+    <t>G-Energy Expert L 5W-30</t>
+  </si>
+  <si>
+    <t>24.84</t>
+  </si>
+  <si>
+    <t>48.58</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.295</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900003</t>
+  </si>
+  <si>
+    <t>G-Energy Expert L 5W-40</t>
+  </si>
+  <si>
+    <t>24.68</t>
+  </si>
+  <si>
+    <t>48.27</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.29</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900011</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 10W-40</t>
+  </si>
+  <si>
+    <t>120.13</t>
+  </si>
+  <si>
+    <t>234.95</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.78</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900012</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 10W-40</t>
+  </si>
+  <si>
+    <t>1039.04</t>
+  </si>
+  <si>
+    <t>2032.19</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900013</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 15W-40</t>
+  </si>
+  <si>
+    <t>112.18</t>
+  </si>
+  <si>
+    <t>219.40</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900009</t>
+  </si>
+  <si>
+    <t>G-Profi MSI 10W-40</t>
+  </si>
+  <si>
+    <t>120.13</t>
+  </si>
+  <si>
+    <t>234.95</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7900010</t>
+  </si>
+  <si>
+    <t>G-Profi MSI 10W-40</t>
+  </si>
+  <si>
+    <t>1124.45</t>
+  </si>
+  <si>
+    <t>2199.23</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7900017</t>
+  </si>
+  <si>
+    <t>G-Profi GT 10W-40</t>
+  </si>
+  <si>
+    <t>134.11</t>
+  </si>
+  <si>
+    <t>262.30</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.29</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7900020</t>
+  </si>
+  <si>
+    <t>G-Profi GT LA 10W-40</t>
+  </si>
+  <si>
+    <t>1342.56</t>
+  </si>
+  <si>
+    <t>2625.82</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CJ-4/CI-4</t>
+  </si>
+  <si>
+    <t>7900023</t>
+  </si>
+  <si>
+    <t>G-Special STOU 10W-40</t>
+  </si>
+  <si>
+    <t>112.83</t>
+  </si>
+  <si>
+    <t>220.68</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.8</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/SE/CG-4/CF-4/CE/CD/CF/GL-4</t>
+  </si>
+  <si>
+    <t>7900024</t>
+  </si>
+  <si>
+    <t>G-Special STOU 10W-40</t>
+  </si>
+  <si>
+    <t>1041.73</t>
+  </si>
+  <si>
+    <t>2037.45</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/SE/CG-4/CF-4/CE/CD/CF/GL-4</t>
+  </si>
+  <si>
+    <t>7800199</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз 80</t>
+  </si>
+  <si>
+    <t>770.13</t>
+  </si>
+  <si>
+    <t>1506.24</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800238</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 40</t>
+  </si>
+  <si>
+    <t>14.11</t>
+  </si>
+  <si>
+    <t>27.60</t>
+  </si>
+  <si>
+    <t>5 кг.</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800257</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 40</t>
+  </si>
+  <si>
+    <t>27.73</t>
+  </si>
+  <si>
+    <t>54.24</t>
+  </si>
+  <si>
+    <t>10 кг.</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300119</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 75W-90</t>
+  </si>
+  <si>
+    <t>130.64</t>
+  </si>
+  <si>
+    <t>255.51</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.4</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800205</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 75W-90</t>
+  </si>
+  <si>
+    <t>8.9</t>
+  </si>
+  <si>
+    <t>17.41</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.852</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800298</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 75W-90</t>
+  </si>
+  <si>
+    <t>33.83</t>
+  </si>
+  <si>
+    <t>66.17</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.408</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800229</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 68</t>
+  </si>
+  <si>
+    <t>76.1</t>
+  </si>
+  <si>
+    <t>148.84</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.7</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800157</t>
+  </si>
+  <si>
+    <t>Gazpromneft EP-2</t>
+  </si>
+  <si>
+    <t>1177.15</t>
+  </si>
+  <si>
+    <t>2302.30</t>
+  </si>
+  <si>
+    <t>170 кг.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800184</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease HighSpeed EP 3</t>
+  </si>
+  <si>
+    <t>5.54</t>
+  </si>
+  <si>
+    <t>10.84</t>
+  </si>
+  <si>
+    <t>400 гр.</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800222</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>18.93</t>
+  </si>
+  <si>
+    <t>37.02</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.525</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800217</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>813.17</t>
+  </si>
+  <si>
+    <t>1590.42</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7400048</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 10W</t>
+  </si>
+  <si>
+    <t>99.04</t>
+  </si>
+  <si>
+    <t>193.71</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7900025</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 10W</t>
+  </si>
+  <si>
+    <t>996.41</t>
+  </si>
+  <si>
+    <t>1948.81</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7900066</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 30</t>
+  </si>
+  <si>
+    <t>108.12</t>
+  </si>
+  <si>
+    <t>211.46</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.3</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7900026</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 30</t>
+  </si>
+  <si>
+    <t>1065.67</t>
+  </si>
+  <si>
+    <t>2084.27</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7400015</t>
+  </si>
+  <si>
+    <t>G-Energy S Synth 10W-40</t>
+  </si>
+  <si>
+    <t>27.93</t>
+  </si>
+  <si>
+    <t>54.63</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.474</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7400009</t>
+  </si>
+  <si>
+    <t>G-Energy Service Line W 5W-30</t>
+  </si>
+  <si>
+    <t>1617.83</t>
+  </si>
+  <si>
+    <t>3164.20</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>176.8</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800155</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease LX EP 2</t>
+  </si>
+  <si>
+    <t>1735.29</t>
+  </si>
+  <si>
+    <t>3393.93</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400006</t>
+  </si>
+  <si>
+    <t>G-Profi MSI Plus 15W-40</t>
+  </si>
+  <si>
+    <t>106.34</t>
+  </si>
+  <si>
+    <t>207.98</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.68</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800203</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium N 5W-40</t>
+  </si>
+  <si>
+    <t>274.73</t>
+  </si>
+  <si>
+    <t>537.33</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>40.69</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7300000</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 10W</t>
+  </si>
+  <si>
+    <t>316.26</t>
+  </si>
+  <si>
+    <t>618.55</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>49.59</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300002</t>
+  </si>
+  <si>
+    <t>Gazpromneft X STOU 10W-40</t>
+  </si>
+  <si>
+    <t>290.7</t>
+  </si>
+  <si>
+    <t>568.56</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>49.59</t>
+  </si>
+  <si>
+    <t>Универсално масло</t>
+  </si>
+  <si>
+    <t>SF/CG-4/GL-4</t>
+  </si>
+  <si>
+    <t>7200000</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Line W 5W-30</t>
+  </si>
+  <si>
+    <t>418.41</t>
+  </si>
+  <si>
+    <t>818.34</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>49.59</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7200003</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Diesel E4 5W-30</t>
+  </si>
+  <si>
+    <t>408.24</t>
+  </si>
+  <si>
+    <t>798.45</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>49.59</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7200002</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Diesel E4 5W-30</t>
+  </si>
+  <si>
+    <t>1193.63</t>
+  </si>
+  <si>
+    <t>2334.54</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400022</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 46</t>
+  </si>
+  <si>
+    <t>632.21</t>
+  </si>
+  <si>
+    <t>1236.49</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>183.04</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400031</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Marine 30</t>
+  </si>
+  <si>
+    <t>693.28</t>
+  </si>
+  <si>
+    <t>1355.94</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>186.37</t>
+  </si>
+  <si>
+    <t>CF</t>
+  </si>
+  <si>
+    <t>7800220</t>
+  </si>
+  <si>
+    <t>Gazpromneft Steelgrease CS 2</t>
+  </si>
+  <si>
+    <t>239.37</t>
+  </si>
+  <si>
+    <t>468.17</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800210</t>
+  </si>
+  <si>
+    <t>Gazpromneft ГК марка 1</t>
+  </si>
+  <si>
+    <t>775.18</t>
+  </si>
+  <si>
+    <t>1516.12</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800225</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>654.89</t>
+  </si>
+  <si>
+    <t>1280.85</t>
+  </si>
+  <si>
+    <t>200 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7900042</t>
+  </si>
+  <si>
+    <t>G-Profi MSF 15W-40</t>
+  </si>
+  <si>
+    <t>113.64</t>
+  </si>
+  <si>
+    <t>222.26</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CF-4</t>
+  </si>
+  <si>
+    <t>7900041</t>
+  </si>
+  <si>
+    <t>G-Profi MSF 15W-40</t>
+  </si>
+  <si>
+    <t>1029.38</t>
+  </si>
+  <si>
+    <t>2013.29</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CF-4</t>
+  </si>
+  <si>
+    <t>7800230</t>
+  </si>
+  <si>
+    <t>Gazpromneft Universal Grease</t>
+  </si>
+  <si>
+    <t>1.62</t>
+  </si>
+  <si>
+    <t>3.17</t>
+  </si>
+  <si>
+    <t>100 гр.</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900046</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Super Start 5W-30</t>
+  </si>
+  <si>
+    <t>29.23</t>
+  </si>
+  <si>
+    <t>57.17</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.396</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800228</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 10W-40</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.873</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>7800284</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 10W-30</t>
+  </si>
+  <si>
+    <t>4.62</t>
+  </si>
+  <si>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>800 мл.</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>7800218</t>
+  </si>
+  <si>
+    <t>Литол-24</t>
+  </si>
+  <si>
+    <t>1.59</t>
+  </si>
+  <si>
+    <t>3.11</t>
+  </si>
+  <si>
+    <t>100 гр.</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400040</t>
+  </si>
+  <si>
+    <t>G-Energy F Synth C2&amp;sol;C3 5W-30</t>
   </si>
   <si>
     <t>8.76</t>
   </si>
   <si>
+    <t>17.13</t>
+  </si>
+  <si>
     <t>1 л.</t>
   </si>
   <si>
-    <t>0.882</t>
+    <t>0.844</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7400033</t>
+  </si>
+  <si>
+    <t>G-Energy S Synth 10W-40</t>
+  </si>
+  <si>
+    <t>1353.95</t>
+  </si>
+  <si>
+    <t>2648.10</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>181.37</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900040</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Active 5W-40</t>
+  </si>
+  <si>
+    <t>312.68</t>
+  </si>
+  <si>
+    <t>611.55</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>40.61</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7900039</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Long Life 10W-40</t>
+  </si>
+  <si>
+    <t>291.21</t>
+  </si>
+  <si>
+    <t>569.56</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>40.76</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7400038</t>
+  </si>
+  <si>
+    <t>G-Profi GTS 10W-40</t>
+  </si>
+  <si>
+    <t>144.98</t>
+  </si>
+  <si>
+    <t>283.56</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.32</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900071</t>
+  </si>
+  <si>
+    <t>G-Profi GTS 10W-40</t>
+  </si>
+  <si>
+    <t>1471.71</t>
+  </si>
+  <si>
+    <t>2878.41</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176.8</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900051</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Active 5W-40</t>
+  </si>
+  <si>
+    <t>1259.69</t>
+  </si>
+  <si>
+    <t>2463.74</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7900050</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Long Life 10W-40</t>
+  </si>
+  <si>
+    <t>1174.78</t>
+  </si>
+  <si>
+    <t>2297.67</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7400042</t>
+  </si>
+  <si>
+    <t>G-Profi MSJ 10W-30</t>
+  </si>
+  <si>
+    <t>1216.6</t>
+  </si>
+  <si>
+    <t>2379.46</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>180.54</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CJ-4</t>
+  </si>
+  <si>
+    <t>7900053</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Super Start 5W-30</t>
+  </si>
+  <si>
+    <t>1175.87</t>
+  </si>
+  <si>
+    <t>2299.80</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7900054</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Active 5W-30</t>
+  </si>
+  <si>
+    <t>323.57</t>
+  </si>
+  <si>
+    <t>632.85</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>40.57</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900052</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Active 5W-30</t>
+  </si>
+  <si>
+    <t>1310.04</t>
+  </si>
+  <si>
+    <t>2562.21</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800245</t>
+  </si>
+  <si>
+    <t>Литол-24</t>
+  </si>
+  <si>
+    <t>2.79</t>
+  </si>
+  <si>
+    <t>5.46</t>
+  </si>
+  <si>
+    <t>300 гр.</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900055</t>
+  </si>
+  <si>
+    <t>G-Motion 4T 5W-30</t>
+  </si>
+  <si>
+    <t>6.78</t>
+  </si>
+  <si>
+    <t>13.26</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800251</t>
+  </si>
+  <si>
+    <t>Gazpromneft HD 40</t>
+  </si>
+  <si>
+    <t>4.23</t>
+  </si>
+  <si>
+    <t>8.27</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.9</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>7800247</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease LTS 2</t>
+  </si>
+  <si>
+    <t>109.89</t>
+  </si>
+  <si>
+    <t>214.93</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800240</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>2.79</t>
+  </si>
+  <si>
+    <t>5.46</t>
+  </si>
+  <si>
+    <t>300 гр.</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900056</t>
+  </si>
+  <si>
+    <t>G-Motion 2T</t>
+  </si>
+  <si>
+    <t>5.99</t>
+  </si>
+  <si>
+    <t>11.72</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300015</t>
+  </si>
+  <si>
+    <t>Gazpromneft Ecogas 15W-40</t>
+  </si>
+  <si>
+    <t>24.38</t>
+  </si>
+  <si>
+    <t>47.68</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300027</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra Plus 10W-40</t>
+  </si>
+  <si>
+    <t>116.79</t>
+  </si>
+  <si>
+    <t>228.42</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.2</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7300023</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 68</t>
+  </si>
+  <si>
+    <t>36.29</t>
+  </si>
+  <si>
+    <t>70.98</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.79</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800259</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>219.93</t>
+  </si>
+  <si>
+    <t>430.15</t>
+  </si>
+  <si>
+    <t>45 кг.</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300055</t>
+  </si>
+  <si>
+    <t>Gazpromneft Ecogas 10W-40</t>
+  </si>
+  <si>
+    <t>250.9</t>
+  </si>
+  <si>
+    <t>490.72</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>52.38</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900057</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Super Start 5W-30</t>
+  </si>
+  <si>
+    <t>346.75</t>
+  </si>
+  <si>
+    <t>678.18</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>40.3</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7300044</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-40</t>
+  </si>
+  <si>
+    <t>27.04</t>
+  </si>
+  <si>
+    <t>52.89</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300051</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 15W-40</t>
+  </si>
+  <si>
+    <t>20.26</t>
+  </si>
+  <si>
+    <t>39.63</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.52</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
     <t>SG/CD</t>
   </si>
   <si>
-    <t>7800130</t>
+    <t>7300043</t>
+  </si>
+  <si>
+    <t>Gazpromneft Chain Oil</t>
+  </si>
+  <si>
+    <t>4.95</t>
+  </si>
+  <si>
+    <t>9.68</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300052</t>
+  </si>
+  <si>
+    <t>Gazpromneft Chain Oil</t>
+  </si>
+  <si>
+    <t>16.24</t>
+  </si>
+  <si>
+    <t>31.76</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.54</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300033</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 100</t>
+  </si>
+  <si>
+    <t>3.82</t>
+  </si>
+  <si>
+    <t>7.47</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300058</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 10W</t>
+  </si>
+  <si>
+    <t>848.52</t>
+  </si>
+  <si>
+    <t>1659.56</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180.61</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300060</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз IAT 40</t>
+  </si>
+  <si>
+    <t>449.35</t>
+  </si>
+  <si>
+    <t>878.85</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300042</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Line C3 5W-40</t>
+  </si>
+  <si>
+    <t>5.85</t>
+  </si>
+  <si>
+    <t>11.44</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7300045</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Line C3 5W-40</t>
+  </si>
+  <si>
+    <t>21.61</t>
+  </si>
+  <si>
+    <t>42.27</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7300036</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Line 10W-40</t>
+  </si>
+  <si>
+    <t>4.86</t>
+  </si>
+  <si>
+    <t>9.51</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300062</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз IAT 40</t>
+  </si>
+  <si>
+    <t>2.61</t>
+  </si>
+  <si>
+    <t>5.10</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300063</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз IAT 40</t>
+  </si>
+  <si>
+    <t>12.91</t>
+  </si>
+  <si>
+    <t>25.25</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>5.63</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300026</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-30</t>
+  </si>
+  <si>
+    <t>28.11</t>
+  </si>
+  <si>
+    <t>54.98</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300066</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 90</t>
+  </si>
+  <si>
+    <t>5.45</t>
+  </si>
+  <si>
+    <t>10.66</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7300068</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-40</t>
+  </si>
+  <si>
+    <t>6.91</t>
+  </si>
+  <si>
+    <t>13.51</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300073</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 2T</t>
+  </si>
+  <si>
+    <t>3.35</t>
+  </si>
+  <si>
+    <t>6.55</t>
+  </si>
+  <si>
+    <t>0.5 л.</t>
+  </si>
+  <si>
+    <t>0.44</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300070</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 30</t>
+  </si>
+  <si>
+    <t>914.29</t>
+  </si>
+  <si>
+    <t>1788.20</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182.75</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300096</t>
+  </si>
+  <si>
+    <t>Gazpromneft 2T Synth</t>
+  </si>
+  <si>
+    <t>6.26</t>
+  </si>
+  <si>
+    <t>12.24</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300101</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 100</t>
+  </si>
+  <si>
+    <t>107.54</t>
+  </si>
+  <si>
+    <t>210.33</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.7</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300104</t>
+  </si>
+  <si>
+    <t>Gazpromneft Screenwash Winter</t>
+  </si>
+  <si>
+    <t>3.82</t>
+  </si>
+  <si>
+    <t>7.47</t>
+  </si>
+  <si>
+    <t>3 л.</t>
+  </si>
+  <si>
+    <t>2.88</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800265</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 00</t>
+  </si>
+  <si>
+    <t>997.33</t>
+  </si>
+  <si>
+    <t>1950.61</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800266</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 1</t>
+  </si>
+  <si>
+    <t>154.32</t>
+  </si>
+  <si>
+    <t>301.82</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800268</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>7.6</t>
+  </si>
+  <si>
+    <t>14.86</t>
+  </si>
+  <si>
+    <t>800 гр.</t>
+  </si>
+  <si>
+    <t>0.8</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300094</t>
+  </si>
+  <si>
+    <t>Gazpromneft X STOU 10W-40</t>
+  </si>
+  <si>
+    <t>995.84</t>
+  </si>
+  <si>
+    <t>1947.69</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.76</t>
+  </si>
+  <si>
+    <t>Универсално масло</t>
+  </si>
+  <si>
+    <t>SF/CG-4/GL-4</t>
+  </si>
+  <si>
+    <t>7300089</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-1 140</t>
+  </si>
+  <si>
+    <t>748.97</t>
+  </si>
+  <si>
+    <t>1464.86</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7300093</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 75W-90</t>
+  </si>
+  <si>
+    <t>1097.77</t>
+  </si>
+  <si>
+    <t>2147.05</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.35</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800272</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L MOLY EP 2</t>
+  </si>
+  <si>
+    <t>1429.11</t>
+  </si>
+  <si>
+    <t>2795.10</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300111</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 20W-50</t>
+  </si>
+  <si>
+    <t>5.6</t>
+  </si>
+  <si>
+    <t>10.95</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF</t>
+  </si>
+  <si>
+    <t>7300113</t>
+  </si>
+  <si>
+    <t>Gazpromneft S Gear GL-4 80W-90</t>
+  </si>
+  <si>
+    <t>93.14</t>
+  </si>
+  <si>
+    <t>182.17</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.88</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7900058</t>
+  </si>
+  <si>
+    <t>G-Energy Service Line W 5W-40</t>
+  </si>
+  <si>
+    <t>12.03</t>
+  </si>
+  <si>
+    <t>23.53</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7900062</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 10W-30</t>
+  </si>
+  <si>
+    <t>180.36</t>
+  </si>
+  <si>
+    <t>352.75</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.63</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7900061</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 15W-40</t>
+  </si>
+  <si>
+    <t>157.98</t>
+  </si>
+  <si>
+    <t>308.98</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.76</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7300107</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>5.28</t>
+  </si>
+  <si>
+    <t>10.33</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.881</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300125</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>18.93</t>
+  </si>
+  <si>
+    <t>37.02</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.52</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300126</t>
   </si>
   <si>
     <t>Gazpromneft Super 15W-40</t>
   </si>
   <si>
-    <t>16.85</t>
-[...2 lines deleted...]
-    <t>32.96</t>
+    <t>5.22</t>
+  </si>
+  <si>
+    <t>10.21</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.88</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300120</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 220</t>
+  </si>
+  <si>
+    <t>835.97</t>
+  </si>
+  <si>
+    <t>1635.01</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183.3</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800273</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>1.59</t>
+  </si>
+  <si>
+    <t>3.11</t>
+  </si>
+  <si>
+    <t>100 гр.</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900065</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 5W-30</t>
+  </si>
+  <si>
+    <t>1641.49</t>
+  </si>
+  <si>
+    <t>3210.47</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4</t>
+  </si>
+  <si>
+    <t>7300139</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 100</t>
+  </si>
+  <si>
+    <t>808.27</t>
+  </si>
+  <si>
+    <t>1580.84</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300140</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>23.38</t>
+  </si>
+  <si>
+    <t>45.73</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.41</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300137</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 10W</t>
+  </si>
+  <si>
+    <t>97.07</t>
+  </si>
+  <si>
+    <t>189.85</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300138</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 30</t>
+  </si>
+  <si>
+    <t>104.1</t>
+  </si>
+  <si>
+    <t>203.60</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.82</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300133</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 75W-90</t>
+  </si>
+  <si>
+    <t>1378.84</t>
+  </si>
+  <si>
+    <t>2696.78</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.35</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7300135</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra 5W-30</t>
+  </si>
+  <si>
+    <t>1133.87</t>
+  </si>
+  <si>
+    <t>2217.66</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7800277</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>846.52</t>
+  </si>
+  <si>
+    <t>1655.65</t>
+  </si>
+  <si>
+    <t>170 кг.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900063</t>
+  </si>
+  <si>
+    <t>G-Energy F Synth 5W-40</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>74.32</t>
   </si>
   <si>
     <t>4 л.</t>
   </si>
   <si>
-    <t>3.526</t>
+    <t>3.42</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800286</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 30</t>
+  </si>
+  <si>
+    <t>4.23</t>
+  </si>
+  <si>
+    <t>8.27</t>
+  </si>
+  <si>
+    <t>800 мл.</t>
+  </si>
+  <si>
+    <t>0.71</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
     <t>SG/CD</t>
   </si>
   <si>
-    <t>7800078</t>
-[...8 lines deleted...]
-    <t>1263.60</t>
+    <t>7300142</t>
+  </si>
+  <si>
+    <t>G-Energy Premium C3 5W-30</t>
+  </si>
+  <si>
+    <t>36.92</t>
+  </si>
+  <si>
+    <t>72.21</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.27</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300128</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 10W-30</t>
+  </si>
+  <si>
+    <t>1014.16</t>
+  </si>
+  <si>
+    <t>1983.52</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
+    <t>177.74</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4</t>
+  </si>
+  <si>
+    <t>7300127</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 10W-30</t>
+  </si>
+  <si>
+    <t>110.23</t>
+  </si>
+  <si>
+    <t>215.59</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.34</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4</t>
+  </si>
+  <si>
+    <t>7300129</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 10W-40</t>
+  </si>
+  <si>
+    <t>123.93</t>
+  </si>
+  <si>
+    <t>242.39</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.36</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4</t>
+  </si>
+  <si>
+    <t>7300131</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 15W-40</t>
+  </si>
+  <si>
+    <t>122.62</t>
+  </si>
+  <si>
+    <t>239.82</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.44</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7300148</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 20W-50</t>
+  </si>
+  <si>
+    <t>5.28</t>
+  </si>
+  <si>
+    <t>10.33</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300149</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 20W-50</t>
+  </si>
+  <si>
+    <t>20.26</t>
+  </si>
+  <si>
+    <t>39.63</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.55</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300150</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 20W-50</t>
+  </si>
+  <si>
+    <t>24.93</t>
+  </si>
+  <si>
+    <t>48.76</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.44</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300136</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF Suffix A</t>
+  </si>
+  <si>
+    <t>4.95</t>
+  </si>
+  <si>
+    <t>9.68</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900067</t>
+  </si>
+  <si>
+    <t>G-Energy F Synth 5W-40</t>
+  </si>
+  <si>
+    <t>10.16</t>
+  </si>
+  <si>
+    <t>19.87</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800290</t>
+  </si>
+  <si>
+    <t>Gazpromneft PS Fluid</t>
+  </si>
+  <si>
+    <t>4.95</t>
+  </si>
+  <si>
+    <t>9.68</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300156</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 40</t>
+  </si>
+  <si>
+    <t>2.94</t>
+  </si>
+  <si>
+    <t>5.75</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900068</t>
+  </si>
+  <si>
+    <t>G-Box ATF Far East</t>
+  </si>
+  <si>
+    <t>9.42</t>
+  </si>
+  <si>
+    <t>18.42</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900069</t>
+  </si>
+  <si>
+    <t>G-Box DCT</t>
+  </si>
+  <si>
+    <t>13.4</t>
+  </si>
+  <si>
+    <t>26.21</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800292</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium A5B5 5W-30</t>
+  </si>
+  <si>
+    <t>7.11</t>
+  </si>
+  <si>
+    <t>13.91</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800288</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 460</t>
+  </si>
+  <si>
+    <t>783.24</t>
+  </si>
+  <si>
+    <t>1531.88</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300147</t>
+  </si>
+  <si>
+    <t>Gazpromneft Screenwash Summer</t>
+  </si>
+  <si>
+    <t>1.82</t>
+  </si>
+  <si>
+    <t>3.56</t>
+  </si>
+  <si>
+    <t>3 л.</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900070</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Extra Life 5W-30</t>
+  </si>
+  <si>
+    <t>14.45</t>
+  </si>
+  <si>
+    <t>28.26</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7800294</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium A5B5 5W-30</t>
+  </si>
+  <si>
+    <t>26.38</t>
+  </si>
+  <si>
+    <t>51.59</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.41</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800296</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 68</t>
+  </si>
+  <si>
+    <t>74.66</t>
+  </si>
+  <si>
+    <t>146.02</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.7</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800509</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 15W-40</t>
+  </si>
+  <si>
+    <t>739.81</t>
+  </si>
+  <si>
+    <t>1446.94</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800537</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 20W-50</t>
+  </si>
+  <si>
+    <t>750.68</t>
+  </si>
+  <si>
+    <t>1468.20</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800503</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 10W-40</t>
+  </si>
+  <si>
+    <t>908.87</t>
+  </si>
+  <si>
+    <t>1777.59</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800508</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 15W-40</t>
+  </si>
+  <si>
+    <t>884.05</t>
+  </si>
+  <si>
+    <t>1729.05</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800534</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 10W-40</t>
+  </si>
+  <si>
+    <t>841.4</t>
+  </si>
+  <si>
+    <t>1645.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800535</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 15W-40</t>
+  </si>
+  <si>
+    <t>810.39</t>
+  </si>
+  <si>
+    <t>1584.98</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800536</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 20W-50</t>
+  </si>
+  <si>
+    <t>822.03</t>
+  </si>
+  <si>
+    <t>1607.75</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800516</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra LA 10W-40</t>
+  </si>
+  <si>
+    <t>1147.72</t>
+  </si>
+  <si>
+    <t>2244.74</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7800538</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra Plus 10W-40</t>
+  </si>
+  <si>
+    <t>1026.45</t>
+  </si>
+  <si>
+    <t>2007.56</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7800531</t>
+  </si>
+  <si>
+    <t>М-10В2</t>
+  </si>
+  <si>
+    <t>605.76</t>
+  </si>
+  <si>
+    <t>1184.76</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CB</t>
+  </si>
+  <si>
+    <t>7800522</t>
+  </si>
+  <si>
+    <t>М-10Г2к</t>
+  </si>
+  <si>
+    <t>610.24</t>
+  </si>
+  <si>
+    <t>1193.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>7800514</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 5W-40</t>
+  </si>
+  <si>
+    <t>941.94</t>
+  </si>
+  <si>
+    <t>1842.27</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800510</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 10W-40</t>
+  </si>
+  <si>
+    <t>705.92</t>
+  </si>
+  <si>
+    <t>1380.66</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800515</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 15W-40</t>
+  </si>
+  <si>
+    <t>678.79</t>
+  </si>
+  <si>
+    <t>1327.60</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
     <t>180</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800504</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 20W-50</t>
+  </si>
+  <si>
+    <t>727.41</t>
+  </si>
+  <si>
+    <t>1422.69</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800506</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 2T</t>
+  </si>
+  <si>
+    <t>698.6</t>
+  </si>
+  <si>
+    <t>1366.34</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800532</t>
+  </si>
+  <si>
+    <t>Gazpromneft Form Oil 135</t>
+  </si>
+  <si>
+    <t>729.04</t>
+  </si>
+  <si>
+    <t>1425.88</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Кофражно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800520</t>
+  </si>
+  <si>
+    <t>И-12А</t>
+  </si>
+  <si>
+    <t>606.06</t>
+  </si>
+  <si>
+    <t>1185.35</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800533</t>
+  </si>
+  <si>
+    <t>И-20А</t>
+  </si>
+  <si>
+    <t>616.41</t>
+  </si>
+  <si>
+    <t>1205.59</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800521</t>
+  </si>
+  <si>
+    <t>И-40А</t>
+  </si>
+  <si>
+    <t>620.22</t>
+  </si>
+  <si>
+    <t>1213.04</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800525</t>
+  </si>
+  <si>
+    <t>Термойл 16</t>
+  </si>
+  <si>
+    <t>824.35</t>
+  </si>
+  <si>
+    <t>1612.29</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800527</t>
+  </si>
+  <si>
+    <t>Gazpromneft Slide Way 68</t>
+  </si>
+  <si>
+    <t>835.57</t>
+  </si>
+  <si>
+    <t>1634.23</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800505</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 460</t>
+  </si>
+  <si>
+    <t>891.82</t>
+  </si>
+  <si>
+    <t>1744.25</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800541</t>
+  </si>
+  <si>
+    <t>Газпромнефть Редуктор ИТД 68</t>
+  </si>
+  <si>
+    <t>770.84</t>
+  </si>
+  <si>
+    <t>1507.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800540</t>
+  </si>
+  <si>
+    <t>783.88</t>
+  </si>
+  <si>
+    <t>1533.14</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800530</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX II</t>
+  </si>
+  <si>
+    <t>902.54</t>
+  </si>
+  <si>
+    <t>1765.21</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800500</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-1 90</t>
+  </si>
+  <si>
+    <t>689.93</t>
+  </si>
+  <si>
+    <t>1349.39</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7800507</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 90</t>
+  </si>
+  <si>
+    <t>777.74</t>
+  </si>
+  <si>
+    <t>1521.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800511</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 80W-90</t>
+  </si>
+  <si>
+    <t>758.11</t>
+  </si>
+  <si>
+    <t>1482.73</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800523</t>
+  </si>
+  <si>
+    <t>ТСп-15К</t>
+  </si>
+  <si>
+    <t>786.81</t>
+  </si>
+  <si>
+    <t>1538.87</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-3</t>
+  </si>
+  <si>
+    <t>7800517</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 32</t>
+  </si>
+  <si>
+    <t>605.76</t>
+  </si>
+  <si>
+    <t>1184.76</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800518</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 46</t>
+  </si>
+  <si>
+    <t>608.04</t>
+  </si>
+  <si>
+    <t>1189.22</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800519</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 68</t>
+  </si>
+  <si>
+    <t>619.29</t>
+  </si>
+  <si>
+    <t>1211.23</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800513</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 46</t>
+  </si>
+  <si>
+    <t>639.24</t>
+  </si>
+  <si>
+    <t>1250.24</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800528</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 68</t>
+  </si>
+  <si>
+    <t>673.12</t>
+  </si>
+  <si>
+    <t>1316.51</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800529</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 32</t>
+  </si>
+  <si>
+    <t>818.14</t>
+  </si>
+  <si>
+    <t>1600.14</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800502</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 46</t>
+  </si>
+  <si>
+    <t>760.24</t>
+  </si>
+  <si>
+    <t>1486.90</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800526</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HZF 46</t>
+  </si>
+  <si>
+    <t>712.21</t>
+  </si>
+  <si>
+    <t>1392.96</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800539</t>
+  </si>
+  <si>
+    <t>МГЕ-46В</t>
+  </si>
+  <si>
+    <t>732.83</t>
+  </si>
+  <si>
+    <t>1433.29</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7500500</t>
+  </si>
+  <si>
+    <t>649.22</t>
+  </si>
+  <si>
+    <t>1269.76</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7500501</t>
+  </si>
+  <si>
+    <t>649.22</t>
+  </si>
+  <si>
+    <t>1269.76</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800524</t>
+  </si>
+  <si>
+    <t>Gazpromneft Cutoil GR 10</t>
+  </si>
+  <si>
+    <t>989.42</t>
+  </si>
+  <si>
+    <t>1935.14</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000070</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 150</t>
+  </si>
+  <si>
+    <t>899.57</t>
+  </si>
+  <si>
+    <t>1759.41</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182.93</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000082</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 150</t>
+  </si>
+  <si>
+    <t>103.52</t>
+  </si>
+  <si>
+    <t>202.47</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.85</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000069</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 40</t>
+  </si>
+  <si>
+    <t>449.35</t>
+  </si>
+  <si>
+    <t>878.85</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000068</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 85W-140</t>
+  </si>
+  <si>
+    <t>115.76</t>
+  </si>
+  <si>
+    <t>226.41</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.09</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7000027</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 85W-140</t>
+  </si>
+  <si>
+    <t>1063.73</t>
+  </si>
+  <si>
+    <t>2080.47</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>185.45</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7000066</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>5.08</t>
+  </si>
+  <si>
+    <t>9.94</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000067</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>19.68</t>
+  </si>
+  <si>
+    <t>38.49</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.48</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000065</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>705.92</t>
+  </si>
+  <si>
+    <t>1380.66</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.36</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000063</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>22.63</t>
+  </si>
+  <si>
+    <t>44.26</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.35</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000051</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 220</t>
+  </si>
+  <si>
+    <t>846.83</t>
+  </si>
+  <si>
+    <t>1656.26</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183.66</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000050</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 100</t>
+  </si>
+  <si>
+    <t>572.56</t>
+  </si>
+  <si>
+    <t>1119.83</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000008</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 100</t>
+  </si>
+  <si>
+    <t>33.35</t>
+  </si>
+  <si>
+    <t>65.23</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>11.21</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000014</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 100</t>
+  </si>
+  <si>
+    <t>3.33</t>
+  </si>
+  <si>
+    <t>6.51</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000045</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS SAE 15W-40</t>
+  </si>
+  <si>
+    <t>21.14</t>
+  </si>
+  <si>
+    <t>41.35</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.48</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000015</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS SAE 15W-40</t>
+  </si>
+  <si>
+    <t>5.32</t>
+  </si>
+  <si>
+    <t>10.41</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000046</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT PLUS SAE 10W-40</t>
+  </si>
+  <si>
+    <t>107.31</t>
+  </si>
+  <si>
+    <t>209.88</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.42</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7000016</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT PLUS SAE 10W-40</t>
+  </si>
+  <si>
+    <t>908.87</t>
+  </si>
+  <si>
+    <t>1777.59</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.56</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7000047</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>285.77</t>
+  </si>
+  <si>
+    <t>558.92</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>53.22</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
     <t>SG/CD</t>
   </si>
   <si>
-    <t>7800034</t>
-[...8 lines deleted...]
-    <t>33.62</t>
+    <t>7000062</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>23.91</t>
+  </si>
+  <si>
+    <t>46.76</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000036</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>5.16</t>
+  </si>
+  <si>
+    <t>10.09</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.88</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000037</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>19.98</t>
+  </si>
+  <si>
+    <t>39.08</t>
   </si>
   <si>
     <t>4 л.</t>
   </si>
   <si>
-    <t>3.548</t>
+    <t>3.52</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000056</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-40</t>
+  </si>
+  <si>
+    <t>6.44</t>
+  </si>
+  <si>
+    <t>12.60</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000059</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-40</t>
+  </si>
+  <si>
+    <t>29.73</t>
+  </si>
+  <si>
+    <t>58.15</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.28</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000032</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-40</t>
+  </si>
+  <si>
+    <t>24.18</t>
+  </si>
+  <si>
+    <t>47.29</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.42</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000048</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 15W-40</t>
+  </si>
+  <si>
+    <t>4.93</t>
+  </si>
+  <si>
+    <t>9.64</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
     <t>SF/CC</t>
   </si>
   <si>
-    <t>7800214</t>
-[...8 lines deleted...]
-    <t>182.79</t>
+    <t>7000064</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 15W-40</t>
+  </si>
+  <si>
+    <t>21.84</t>
+  </si>
+  <si>
+    <t>42.72</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.37</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7000038</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 15W-40</t>
+  </si>
+  <si>
+    <t>18.37</t>
+  </si>
+  <si>
+    <t>35.93</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.49</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7000049</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT SAE 15W-40</t>
+  </si>
+  <si>
+    <t>104.98</t>
+  </si>
+  <si>
+    <t>205.32</t>
   </si>
   <si>
     <t>20 л.</t>
   </si>
   <si>
-    <t>18.42</t>
+    <t>17.56</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7000052</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 68</t>
+  </si>
+  <si>
+    <t>835.57</t>
+  </si>
+  <si>
+    <t>1634.23</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180.41</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000073</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 68</t>
+  </si>
+  <si>
+    <t>81.95</t>
+  </si>
+  <si>
+    <t>160.28</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.6</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000053</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS LPG/CNG SAE 10W-40</t>
+  </si>
+  <si>
+    <t>6.01</t>
+  </si>
+  <si>
+    <t>11.75</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000054</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS LPG/CNG SAE 10W-40</t>
+  </si>
+  <si>
+    <t>22.42</t>
+  </si>
+  <si>
+    <t>43.85</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.48</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000060</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS LPG/CNG SAE 10W-40</t>
+  </si>
+  <si>
+    <t>27.89</t>
+  </si>
+  <si>
+    <t>54.55</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.35</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000055</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT EURO SAE 10W-40</t>
+  </si>
+  <si>
+    <t>1147.72</t>
+  </si>
+  <si>
+    <t>2244.74</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176.36</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CI-4</t>
+  </si>
+  <si>
+    <t>7000039</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT EURO SAE 10W-40</t>
+  </si>
+  <si>
+    <t>143.18</t>
+  </si>
+  <si>
+    <t>280.04</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.21</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CI-4</t>
+  </si>
+  <si>
+    <t>7000057</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-30</t>
+  </si>
+  <si>
+    <t>34.97</t>
+  </si>
+  <si>
+    <t>68.40</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.27</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000074</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-30</t>
+  </si>
+  <si>
+    <t>7.78</t>
+  </si>
+  <si>
+    <t>15.22</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000058</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-40</t>
+  </si>
+  <si>
+    <t>35.78</t>
+  </si>
+  <si>
+    <t>69.98</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.29</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000031</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-40</t>
+  </si>
+  <si>
+    <t>7.84</t>
+  </si>
+  <si>
+    <t>15.33</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000071</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-40</t>
+  </si>
+  <si>
+    <t>30.27</t>
+  </si>
+  <si>
+    <t>59.20</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.43</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000061</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 10W-40</t>
+  </si>
+  <si>
+    <t>25.37</t>
+  </si>
+  <si>
+    <t>49.62</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.36</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000033</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 10W-40</t>
+  </si>
+  <si>
+    <t>5.43</t>
+  </si>
+  <si>
+    <t>10.62</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000034</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 10W-40</t>
+  </si>
+  <si>
+    <t>20.79</t>
+  </si>
+  <si>
+    <t>40.66</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.49</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000035</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 15W-40</t>
+  </si>
+  <si>
+    <t>43.74</t>
+  </si>
+  <si>
+    <t>85.55</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.84</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000000</t>
+  </si>
+  <si>
+    <t>NISOTEC AdBlue</t>
+  </si>
+  <si>
+    <t>8.1</t>
+  </si>
+  <si>
+    <t>15.84</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>4.36</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000092</t>
+  </si>
+  <si>
+    <t>NISOTEC AdBlue</t>
+  </si>
+  <si>
+    <t>15.53</t>
+  </si>
+  <si>
+    <t>30.37</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>10.89</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000040</t>
+  </si>
+  <si>
+    <t>NISOTEC SUPER LONG SAE 20W-50</t>
+  </si>
+  <si>
+    <t>99.72</t>
+  </si>
+  <si>
+    <t>195.04</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.74</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4/CG-4/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7000030</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE PS SAE 10W-40</t>
+  </si>
+  <si>
+    <t>337.96</t>
+  </si>
+  <si>
+    <t>660.99</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>52.26</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000011</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 32</t>
+  </si>
+  <si>
+    <t>633.14</t>
+  </si>
+  <si>
+    <t>1238.31</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.69</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000004</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 32</t>
+  </si>
+  <si>
+    <t>72.9</t>
+  </si>
+  <si>
+    <t>142.58</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.43</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000003</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 46</t>
+  </si>
+  <si>
+    <t>37.91</t>
+  </si>
+  <si>
+    <t>74.15</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.66</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000012</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 46</t>
+  </si>
+  <si>
+    <t>639.24</t>
+  </si>
+  <si>
+    <t>1250.24</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179.55</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000005</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 46</t>
+  </si>
+  <si>
+    <t>73.48</t>
+  </si>
+  <si>
+    <t>143.71</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.52</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000028</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 68</t>
+  </si>
+  <si>
+    <t>673.12</t>
+  </si>
+  <si>
+    <t>1316.51</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180.39</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000001</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 100</t>
+  </si>
+  <si>
+    <t>831.63</t>
+  </si>
+  <si>
+    <t>1626.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181.29</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000021</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 22</t>
+  </si>
+  <si>
+    <t>860.79</t>
+  </si>
+  <si>
+    <t>1683.56</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175.07</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000044</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 46</t>
+  </si>
+  <si>
+    <t>760.24</t>
+  </si>
+  <si>
+    <t>1486.90</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179.13</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000077</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 46</t>
+  </si>
+  <si>
+    <t>81.65</t>
+  </si>
+  <si>
+    <t>159.69</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.48</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000026</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-30</t>
+  </si>
+  <si>
+    <t>6.49</t>
+  </si>
+  <si>
+    <t>12.69</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000091</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-30</t>
+  </si>
+  <si>
+    <t>24.26</t>
+  </si>
+  <si>
+    <t>47.45</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.43</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000007</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 150</t>
+  </si>
+  <si>
+    <t>955.56</t>
+  </si>
+  <si>
+    <t>1868.91</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182.66</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000041</t>
+  </si>
+  <si>
+    <t>NISOTEC DIZEL S-3 SAE 20W-50</t>
+  </si>
+  <si>
+    <t>94.19</t>
+  </si>
+  <si>
+    <t>184.22</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.67</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CD</t>
+  </si>
+  <si>
+    <t>7000019</t>
+  </si>
+  <si>
+    <t>NISOTEC 2T</t>
+  </si>
+  <si>
+    <t>5.04</t>
+  </si>
+  <si>
+    <t>9.86</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.88</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>TC</t>
+  </si>
+  <si>
+    <t>7000086</t>
+  </si>
+  <si>
+    <t>NISOTEC 2T</t>
+  </si>
+  <si>
+    <t>3.35</t>
+  </si>
+  <si>
+    <t>6.55</t>
+  </si>
+  <si>
+    <t>0.5 л.</t>
+  </si>
+  <si>
+    <t>0.44</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>TC</t>
+  </si>
+  <si>
+    <t>7000022</t>
+  </si>
+  <si>
+    <t>NISOTEC OPLATOL</t>
+  </si>
+  <si>
+    <t>729.04</t>
+  </si>
+  <si>
+    <t>1425.88</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175.06</t>
+  </si>
+  <si>
+    <t>Кофражно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000029</t>
+  </si>
+  <si>
+    <t>NISOTEC TERMOL 32</t>
+  </si>
+  <si>
+    <t>794.52</t>
+  </si>
+  <si>
+    <t>1553.95</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.46</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000020</t>
+  </si>
+  <si>
+    <t>NISOTEC TRAKTOL 80</t>
+  </si>
+  <si>
+    <t>102.21</t>
+  </si>
+  <si>
+    <t>199.91</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.61</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000002</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF DII</t>
+  </si>
+  <si>
+    <t>5.66</t>
+  </si>
+  <si>
+    <t>11.07</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
   </si>
   <si>
     <t>Трансмисионно масло</t>
   </si>
   <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000072</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF DII</t>
+  </si>
+  <si>
+    <t>924.84</t>
+  </si>
+  <si>
+    <t>1808.83</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>177.51</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000043</t>
+  </si>
+  <si>
+    <t>NISOTEC GL-1 SAE 140</t>
+  </si>
+  <si>
+    <t>96.23</t>
+  </si>
+  <si>
+    <t>188.21</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.04</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7000042</t>
+  </si>
+  <si>
+    <t>NISOTEC GL-1 SAE 90</t>
+  </si>
+  <si>
+    <t>90.17</t>
+  </si>
+  <si>
+    <t>176.36</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.85</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7000009</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 90</t>
+  </si>
+  <si>
+    <t>48.69</t>
+  </si>
+  <si>
+    <t>95.23</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000010</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 90</t>
+  </si>
+  <si>
+    <t>5.45</t>
+  </si>
+  <si>
+    <t>10.66</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.9</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000075</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 90</t>
+  </si>
+  <si>
+    <t>20.29</t>
+  </si>
+  <si>
+    <t>39.68</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.6</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000006</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 80W-90</t>
+  </si>
+  <si>
+    <t>5.36</t>
+  </si>
+  <si>
+    <t>10.48</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.9</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000013</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 80W-90</t>
+  </si>
+  <si>
+    <t>830.66</t>
+  </si>
+  <si>
+    <t>1624.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182.5</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000017</t>
+  </si>
+  <si>
+    <t>NISOTEC 4T MOTO SAE 20W-50</t>
+  </si>
+  <si>
+    <t>5.6</t>
+  </si>
+  <si>
+    <t>10.95</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>7000018</t>
+  </si>
+  <si>
+    <t>NISOTEC 4T GARDEN</t>
+  </si>
+  <si>
+    <t>5.25</t>
+  </si>
+  <si>
+    <t>10.27</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000023</t>
+  </si>
+  <si>
+    <t>NISOTEC CLEANER EXTRA</t>
+  </si>
+  <si>
+    <t>34.1</t>
+  </si>
+  <si>
+    <t>66.69</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.05</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000025</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTO GLASS SUMMER</t>
+  </si>
+  <si>
+    <t>1.49</t>
+  </si>
+  <si>
+    <t>2.91</t>
+  </si>
+  <si>
+    <t>2 л.</t>
+  </si>
+  <si>
+    <t>1.99</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000079</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT E9 SAE 15W-40</t>
+  </si>
+  <si>
+    <t>1166.33</t>
+  </si>
+  <si>
+    <t>2281.14</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.14</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7000081</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT E9 SAE 15W-40</t>
+  </si>
+  <si>
+    <t>122.62</t>
+  </si>
+  <si>
+    <t>239.82</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.38</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7000080</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 68</t>
+  </si>
+  <si>
+    <t>770.84</t>
+  </si>
+  <si>
+    <t>1507.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180.42</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000076</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF SUFFIX A</t>
+  </si>
+  <si>
+    <t>783.88</t>
+  </si>
+  <si>
+    <t>1533.14</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179.08</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000090</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF SUFFIX A</t>
+  </si>
+  <si>
+    <t>46.8</t>
+  </si>
+  <si>
+    <t>91.53</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.74</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000078</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 68</t>
+  </si>
+  <si>
+    <t>774.41</t>
+  </si>
+  <si>
+    <t>1514.61</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180.05</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000087</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 75W-90</t>
+  </si>
+  <si>
+    <t>8.32</t>
+  </si>
+  <si>
+    <t>16.27</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000084</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT E9 SAE 10W-40</t>
+  </si>
+  <si>
+    <t>1235.03</t>
+  </si>
+  <si>
+    <t>2415.51</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175.69</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7000094</t>
+  </si>
+  <si>
+    <t>NISOTEC SUPER LONG SAE 15W-40</t>
+  </si>
+  <si>
+    <t>96.23</t>
+  </si>
+  <si>
+    <t>188.21</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.82</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4/CG-4/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7000088</t>
+  </si>
+  <si>
+    <t>NISOTEC TESTEROL</t>
+  </si>
+  <si>
+    <t>4.95</t>
+  </si>
+  <si>
+    <t>9.68</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.92</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000089</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 75W-90</t>
+  </si>
+  <si>
+    <t>166.94</t>
+  </si>
+  <si>
+    <t>326.51</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.16</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
     <t>GL-5</t>
   </si>
   <si>
-    <t>7800215</t>
-[...8 lines deleted...]
-    <t>1724.51</t>
+    <t>7000093</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 80W-90</t>
+  </si>
+  <si>
+    <t>5.78</t>
+  </si>
+  <si>
+    <t>11.30</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800546</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 2</t>
+  </si>
+  <si>
+    <t>1297.31</t>
+  </si>
+  <si>
+    <t>2537.32</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800553</t>
+  </si>
+  <si>
+    <t>Gazpromneft Ecogas 10W-40</t>
+  </si>
+  <si>
+    <t>852.77</t>
+  </si>
+  <si>
+    <t>1667.87</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900502</t>
+  </si>
+  <si>
+    <t>G-Profi GT 10W-40</t>
+  </si>
+  <si>
+    <t>1122.2</t>
+  </si>
+  <si>
+    <t>2194.83</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7900503</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 15W-40</t>
+  </si>
+  <si>
+    <t>1021.34</t>
+  </si>
+  <si>
+    <t>1997.57</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900504</t>
+  </si>
+  <si>
+    <t>G-Profi MSI Plus 15W-40</t>
+  </si>
+  <si>
+    <t>940.91</t>
+  </si>
+  <si>
+    <t>1840.26</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7900501</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 15W-40</t>
+  </si>
+  <si>
+    <t>1246.9</t>
+  </si>
+  <si>
+    <t>2438.72</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7800555</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 10W-40</t>
+  </si>
+  <si>
+    <t>746.01</t>
+  </si>
+  <si>
+    <t>1459.07</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800551</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>861.57</t>
+  </si>
+  <si>
+    <t>1685.08</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800542</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 150</t>
+  </si>
+  <si>
+    <t>899.57</t>
+  </si>
+  <si>
+    <t>1759.41</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800543</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 220</t>
+  </si>
+  <si>
+    <t>846.83</t>
+  </si>
+  <si>
+    <t>1656.26</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800544</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 320</t>
+  </si>
+  <si>
+    <t>846.83</t>
+  </si>
+  <si>
+    <t>1656.26</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
     <t>185</t>
   </si>
   <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800549</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 80W-85</t>
+  </si>
+  <si>
+    <t>837.53</t>
+  </si>
+  <si>
+    <t>1638.07</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
     <t>Трансмисионно масло</t>
   </si>
   <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800554</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 80W-90</t>
+  </si>
+  <si>
+    <t>864.68</t>
+  </si>
+  <si>
+    <t>1691.17</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
     <t>GL-5</t>
   </si>
   <si>
-    <t>7800262</t>
-[...17 lines deleted...]
-    <t>Масло за промивка</t>
+    <t>7800552</t>
+  </si>
+  <si>
+    <t>Тп-30</t>
+  </si>
+  <si>
+    <t>757.96</t>
+  </si>
+  <si>
+    <t>1482.44</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>Турбинно масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>7800003</t>
-[...14 lines deleted...]
-    <t>0.15</t>
+    <t>7800547</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 32</t>
+  </si>
+  <si>
+    <t>633.14</t>
+  </si>
+  <si>
+    <t>1238.31</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800548</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 15</t>
+  </si>
+  <si>
+    <t>848.54</t>
+  </si>
+  <si>
+    <t>1659.60</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800545</t>
+  </si>
+  <si>
+    <t>Gazpromneft Steelgrease CS 2</t>
+  </si>
+  <si>
+    <t>1149.61</t>
+  </si>
+  <si>
+    <t>2248.44</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>180</t>
   </si>
   <si>
     <t>Грес</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>7800004</t>
-[...17 lines deleted...]
-    <t>Грес</t>
+    <t>7000099</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 220</t>
+  </si>
+  <si>
+    <t>54.09</t>
+  </si>
+  <si>
+    <t>105.79</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.95</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>7800000</t>
-[...17 lines deleted...]
-    <t>Грес</t>
+    <t>7000097</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 320</t>
+  </si>
+  <si>
+    <t>110.23</t>
+  </si>
+  <si>
+    <t>215.59</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>7800049</t>
-[...17 lines deleted...]
-    <t>Грес</t>
+    <t>7000100</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ G12 LL 100</t>
+  </si>
+  <si>
+    <t>3.56</t>
+  </si>
+  <si>
+    <t>6.96</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
   </si>
   <si>
     <t/>
-  </si>
-[...8689 lines deleted...]
-    <t>GL-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -9393,51 +9249,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H379"/>
+  <dimension ref="A1:H372"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
@@ -12446,156 +12302,156 @@
         <v>926</v>
       </c>
       <c r="H116" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
         <v>928</v>
       </c>
       <c r="B117" t="s">
         <v>929</v>
       </c>
       <c r="C117" t="s">
         <v>930</v>
       </c>
       <c r="D117" t="s">
         <v>931</v>
       </c>
       <c r="E117" t="s">
         <v>932</v>
       </c>
       <c r="F117" t="s">
         <v>933</v>
       </c>
-      <c r="G117" t="s">
+      <c r="G117">
+        <v/>
+      </c>
+      <c r="H117" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
+        <v>935</v>
+      </c>
+      <c r="B118" t="s">
         <v>936</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>937</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>938</v>
       </c>
-      <c r="D118" t="s">
+      <c r="E118" t="s">
         <v>939</v>
       </c>
-      <c r="E118" t="s">
+      <c r="F118" t="s">
         <v>940</v>
       </c>
-      <c r="F118" t="s">
+      <c r="G118" t="s">
         <v>941</v>
       </c>
-      <c r="G118" t="s">
+      <c r="H118" t="s">
         <v>942</v>
-      </c>
-[...1 lines deleted...]
-        <v>943</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
+        <v>943</v>
+      </c>
+      <c r="B119" t="s">
         <v>944</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
         <v>945</v>
       </c>
-      <c r="C119" t="s">
+      <c r="D119" t="s">
         <v>946</v>
       </c>
-      <c r="D119" t="s">
+      <c r="E119" t="s">
         <v>947</v>
       </c>
-      <c r="E119" t="s">
+      <c r="F119" t="s">
         <v>948</v>
       </c>
-      <c r="F119" t="s">
+      <c r="G119" t="s">
         <v>949</v>
       </c>
-      <c r="G119" t="s">
+      <c r="H119" t="s">
         <v>950</v>
-      </c>
-[...1 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
+        <v>951</v>
+      </c>
+      <c r="B120" t="s">
         <v>952</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
         <v>953</v>
       </c>
-      <c r="C120" t="s">
+      <c r="D120" t="s">
         <v>954</v>
       </c>
-      <c r="D120" t="s">
+      <c r="E120" t="s">
         <v>955</v>
       </c>
-      <c r="E120" t="s">
+      <c r="F120" t="s">
         <v>956</v>
       </c>
-      <c r="F120" t="s">
+      <c r="G120" t="s">
         <v>957</v>
       </c>
-      <c r="G120" t="s">
+      <c r="H120" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
+        <v>959</v>
+      </c>
+      <c r="B121" t="s">
         <v>960</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>961</v>
       </c>
-      <c r="C121" t="s">
+      <c r="D121" t="s">
         <v>962</v>
       </c>
-      <c r="D121" t="s">
+      <c r="E121" t="s">
         <v>963</v>
       </c>
-      <c r="E121" t="s">
+      <c r="F121" t="s">
         <v>964</v>
       </c>
-      <c r="F121" t="s">
+      <c r="G121" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="H121" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
         <v>967</v>
       </c>
       <c r="B122" t="s">
         <v>968</v>
       </c>
       <c r="C122" t="s">
         <v>969</v>
       </c>
       <c r="D122" t="s">
         <v>970</v>
       </c>
       <c r="E122" t="s">
         <v>971</v>
       </c>
       <c r="F122" t="s">
         <v>972</v>
       </c>
       <c r="G122" t="s">
@@ -13590,156 +13446,156 @@
         <v>1277</v>
       </c>
       <c r="H160" t="s">
         <v>1278</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
         <v>1279</v>
       </c>
       <c r="B161" t="s">
         <v>1280</v>
       </c>
       <c r="C161" t="s">
         <v>1281</v>
       </c>
       <c r="D161" t="s">
         <v>1282</v>
       </c>
       <c r="E161" t="s">
         <v>1283</v>
       </c>
       <c r="F161" t="s">
         <v>1284</v>
       </c>
-      <c r="G161" t="s">
+      <c r="G161">
+        <v/>
+      </c>
+      <c r="H161" t="s">
         <v>1285</v>
-      </c>
-[...1 lines deleted...]
-        <v>1286</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B162" t="s">
         <v>1287</v>
       </c>
-      <c r="B162" t="s">
+      <c r="C162" t="s">
         <v>1288</v>
       </c>
-      <c r="C162" t="s">
+      <c r="D162" t="s">
         <v>1289</v>
       </c>
-      <c r="D162" t="s">
+      <c r="E162" t="s">
         <v>1290</v>
       </c>
-      <c r="E162" t="s">
+      <c r="F162" t="s">
         <v>1291</v>
       </c>
-      <c r="F162" t="s">
+      <c r="G162" t="s">
         <v>1292</v>
       </c>
-      <c r="G162" t="s">
+      <c r="H162" t="s">
         <v>1293</v>
-      </c>
-[...1 lines deleted...]
-        <v>1294</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B163" t="s">
         <v>1295</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" t="s">
         <v>1296</v>
       </c>
-      <c r="C163" t="s">
+      <c r="D163" t="s">
         <v>1297</v>
       </c>
-      <c r="D163" t="s">
+      <c r="E163" t="s">
         <v>1298</v>
       </c>
-      <c r="E163" t="s">
+      <c r="F163" t="s">
         <v>1299</v>
       </c>
-      <c r="F163" t="s">
+      <c r="G163" t="s">
         <v>1300</v>
       </c>
-      <c r="G163" t="s">
+      <c r="H163" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1302</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B164" t="s">
         <v>1303</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" t="s">
         <v>1304</v>
       </c>
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>1305</v>
       </c>
-      <c r="D164" t="s">
+      <c r="E164" t="s">
         <v>1306</v>
       </c>
-      <c r="E164" t="s">
+      <c r="F164" t="s">
         <v>1307</v>
       </c>
-      <c r="F164" t="s">
+      <c r="G164" t="s">
         <v>1308</v>
       </c>
-      <c r="G164" t="s">
+      <c r="H164" t="s">
         <v>1309</v>
-      </c>
-[...1 lines deleted...]
-        <v>1310</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B165" t="s">
         <v>1311</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" t="s">
         <v>1312</v>
       </c>
-      <c r="C165" t="s">
+      <c r="D165" t="s">
         <v>1313</v>
       </c>
-      <c r="D165" t="s">
+      <c r="E165" t="s">
         <v>1314</v>
       </c>
-      <c r="E165" t="s">
+      <c r="F165" t="s">
         <v>1315</v>
       </c>
-      <c r="F165" t="s">
+      <c r="G165" t="s">
         <v>1316</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="H165" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
         <v>1318</v>
       </c>
       <c r="B166" t="s">
         <v>1319</v>
       </c>
       <c r="C166" t="s">
         <v>1320</v>
       </c>
       <c r="D166" t="s">
         <v>1321</v>
       </c>
       <c r="E166" t="s">
         <v>1322</v>
       </c>
       <c r="F166" t="s">
         <v>1323</v>
       </c>
       <c r="G166" t="s">
@@ -15577,639 +15433,639 @@
         <v>1887</v>
       </c>
       <c r="C237" t="s">
         <v>1888</v>
       </c>
       <c r="D237" t="s">
         <v>1889</v>
       </c>
       <c r="E237" t="s">
         <v>1890</v>
       </c>
       <c r="F237" t="s">
         <v>1891</v>
       </c>
       <c r="G237" t="s">
         <v>1892</v>
       </c>
       <c r="H237" t="s">
         <v>1893</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
         <v>1894</v>
       </c>
-      <c r="B238">
-        <v/>
+      <c r="B238" t="s">
+        <v>1895</v>
       </c>
       <c r="C238" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="D238" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="E238" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="F238" t="s">
-        <v>1898</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1899</v>
+      </c>
+      <c r="G238" t="s">
+        <v>1900</v>
       </c>
       <c r="H238" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
       <c r="B239" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
       <c r="C239" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
       <c r="D239" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
       <c r="E239" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
       <c r="F239" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
       <c r="G239" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="H239" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="B240" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="C240" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="D240" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="E240" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="F240" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="G240" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="H240" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="B241" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="C241" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="D241" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="E241" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="F241" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="G241" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="H241" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="B242" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="C242" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="D242" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="E242" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="F242" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="G242" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="H242" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>1932</v>
-[...2 lines deleted...]
-        <v>1933</v>
+        <v>1934</v>
+      </c>
+      <c r="B243">
+        <v/>
       </c>
       <c r="C243" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="D243" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="E243" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="F243" t="s">
-        <v>1937</v>
-[...1 lines deleted...]
-      <c r="G243" t="s">
         <v>1938</v>
+      </c>
+      <c r="G243">
+        <v/>
       </c>
       <c r="H243" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
         <v>1940</v>
       </c>
       <c r="B244" t="s">
         <v>1941</v>
       </c>
       <c r="C244" t="s">
         <v>1942</v>
       </c>
       <c r="D244" t="s">
         <v>1943</v>
       </c>
       <c r="E244" t="s">
         <v>1944</v>
       </c>
       <c r="F244" t="s">
         <v>1945</v>
       </c>
-      <c r="G244">
-        <v/>
+      <c r="G244" t="s">
+        <v>1946</v>
       </c>
       <c r="H244" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="B245" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="C245" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="D245" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="E245" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="F245" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="G245" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="H245" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="B246" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="C246" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="D246" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="E246" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="F246" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="G246" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="H246" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="B247" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="C247" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="D247" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="E247" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="F247" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="G247" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="H247" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="B248" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="C248" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="D248" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="E248" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="F248" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="G248" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="H248" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>1979</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1980</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1981</v>
       </c>
       <c r="C249" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="D249" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="E249" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="F249" t="s">
-        <v>1983</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1985</v>
+      </c>
+      <c r="G249" t="s">
+        <v>1986</v>
       </c>
       <c r="H249" t="s">
-        <v>1984</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>1985</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1988</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1989</v>
       </c>
       <c r="C250" t="s">
-        <v>1986</v>
+        <v>1990</v>
       </c>
       <c r="D250" t="s">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="E250" t="s">
-        <v>1988</v>
+        <v>1992</v>
       </c>
       <c r="F250" t="s">
-        <v>1989</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1993</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1994</v>
       </c>
       <c r="H250" t="s">
-        <v>1990</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>1991</v>
+        <v>1996</v>
       </c>
       <c r="B251" t="s">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="C251" t="s">
-        <v>1993</v>
+        <v>1998</v>
       </c>
       <c r="D251" t="s">
-        <v>1994</v>
+        <v>1999</v>
       </c>
       <c r="E251" t="s">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="F251" t="s">
-        <v>1996</v>
+        <v>2001</v>
       </c>
       <c r="G251" t="s">
-        <v>1997</v>
+        <v>2002</v>
       </c>
       <c r="H251" t="s">
-        <v>1998</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="B252" t="s">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="C252" t="s">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="D252" t="s">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="E252" t="s">
-        <v>2003</v>
+        <v>2008</v>
       </c>
       <c r="F252" t="s">
-        <v>2004</v>
+        <v>2009</v>
       </c>
       <c r="G252" t="s">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="H252" t="s">
-        <v>2006</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="B253" t="s">
-        <v>2008</v>
+        <v>2013</v>
       </c>
       <c r="C253" t="s">
-        <v>2009</v>
+        <v>2014</v>
       </c>
       <c r="D253" t="s">
-        <v>2010</v>
+        <v>2015</v>
       </c>
       <c r="E253" t="s">
-        <v>2011</v>
+        <v>2016</v>
       </c>
       <c r="F253" t="s">
-        <v>2012</v>
+        <v>2017</v>
       </c>
       <c r="G253" t="s">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="H253" t="s">
-        <v>2014</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>2015</v>
+        <v>2020</v>
       </c>
       <c r="B254" t="s">
-        <v>2016</v>
+        <v>2021</v>
       </c>
       <c r="C254" t="s">
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="D254" t="s">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="E254" t="s">
-        <v>2019</v>
+        <v>2024</v>
       </c>
       <c r="F254" t="s">
-        <v>2020</v>
+        <v>2025</v>
       </c>
       <c r="G254" t="s">
-        <v>2021</v>
+        <v>2026</v>
       </c>
       <c r="H254" t="s">
-        <v>2022</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>2023</v>
+        <v>2028</v>
       </c>
       <c r="B255" t="s">
-        <v>2024</v>
+        <v>2029</v>
       </c>
       <c r="C255" t="s">
-        <v>2025</v>
+        <v>2030</v>
       </c>
       <c r="D255" t="s">
-        <v>2026</v>
+        <v>2031</v>
       </c>
       <c r="E255" t="s">
-        <v>2027</v>
+        <v>2032</v>
       </c>
       <c r="F255" t="s">
-        <v>2028</v>
+        <v>2033</v>
       </c>
       <c r="G255" t="s">
-        <v>2029</v>
+        <v>2034</v>
       </c>
       <c r="H255" t="s">
-        <v>2030</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>2031</v>
+        <v>2036</v>
       </c>
       <c r="B256" t="s">
-        <v>2032</v>
+        <v>2037</v>
       </c>
       <c r="C256" t="s">
-        <v>2033</v>
+        <v>2038</v>
       </c>
       <c r="D256" t="s">
-        <v>2034</v>
+        <v>2039</v>
       </c>
       <c r="E256" t="s">
-        <v>2035</v>
+        <v>2040</v>
       </c>
       <c r="F256" t="s">
-        <v>2036</v>
+        <v>2041</v>
       </c>
       <c r="G256" t="s">
-        <v>2037</v>
+        <v>2042</v>
       </c>
       <c r="H256" t="s">
-        <v>2038</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>2039</v>
+        <v>2044</v>
       </c>
       <c r="B257" t="s">
-        <v>2040</v>
+        <v>2045</v>
       </c>
       <c r="C257" t="s">
-        <v>2041</v>
+        <v>2046</v>
       </c>
       <c r="D257" t="s">
-        <v>2042</v>
+        <v>2047</v>
       </c>
       <c r="E257" t="s">
-        <v>2043</v>
+        <v>2048</v>
       </c>
       <c r="F257" t="s">
-        <v>2044</v>
+        <v>2049</v>
       </c>
       <c r="G257" t="s">
-        <v>2045</v>
+        <v>2050</v>
       </c>
       <c r="H257" t="s">
-        <v>2046</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>2047</v>
-[...2 lines deleted...]
-        <v>2048</v>
+        <v>2052</v>
+      </c>
+      <c r="B258">
+        <v/>
       </c>
       <c r="C258" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="D258" t="s">
-        <v>2050</v>
+        <v>2054</v>
       </c>
       <c r="E258" t="s">
-        <v>2051</v>
+        <v>2055</v>
       </c>
       <c r="F258" t="s">
-        <v>2052</v>
-[...2 lines deleted...]
-        <v>2053</v>
+        <v>2056</v>
+      </c>
+      <c r="G258">
+        <v/>
       </c>
       <c r="H258" t="s">
-        <v>2054</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>2055</v>
-[...2 lines deleted...]
-        <v>2056</v>
+        <v>2058</v>
+      </c>
+      <c r="B259">
+        <v/>
       </c>
       <c r="C259" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="D259" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="E259" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="F259" t="s">
-        <v>2060</v>
-[...2 lines deleted...]
-        <v>2061</v>
+        <v>2062</v>
+      </c>
+      <c r="G259">
+        <v/>
       </c>
       <c r="H259" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="B260" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="C260" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="D260" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="E260" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="F260" t="s">
-        <v>2068</v>
-[...1 lines deleted...]
-      <c r="G260" t="s">
         <v>2069</v>
+      </c>
+      <c r="G260">
+        <v/>
       </c>
       <c r="H260" t="s">
         <v>2070</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
         <v>2071</v>
       </c>
       <c r="B261" t="s">
         <v>2072</v>
       </c>
       <c r="C261" t="s">
         <v>2073</v>
       </c>
       <c r="D261" t="s">
         <v>2074</v>
       </c>
       <c r="E261" t="s">
         <v>2075</v>
       </c>
       <c r="F261" t="s">
         <v>2076</v>
       </c>
       <c r="G261" t="s">
@@ -16279,3034 +16135,2852 @@
         <v>2096</v>
       </c>
       <c r="C264" t="s">
         <v>2097</v>
       </c>
       <c r="D264" t="s">
         <v>2098</v>
       </c>
       <c r="E264" t="s">
         <v>2099</v>
       </c>
       <c r="F264" t="s">
         <v>2100</v>
       </c>
       <c r="G264" t="s">
         <v>2101</v>
       </c>
       <c r="H264" t="s">
         <v>2102</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
         <v>2103</v>
       </c>
-      <c r="B265">
-        <v/>
+      <c r="B265" t="s">
+        <v>2104</v>
       </c>
       <c r="C265" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="D265" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="E265" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="F265" t="s">
-        <v>2107</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2108</v>
+      </c>
+      <c r="G265" t="s">
+        <v>2109</v>
       </c>
       <c r="H265" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>2109</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2111</v>
+      </c>
+      <c r="B266" t="s">
+        <v>2112</v>
       </c>
       <c r="C266" t="s">
-        <v>2110</v>
+        <v>2113</v>
       </c>
       <c r="D266" t="s">
-        <v>2111</v>
+        <v>2114</v>
       </c>
       <c r="E266" t="s">
-        <v>2112</v>
+        <v>2115</v>
       </c>
       <c r="F266" t="s">
-        <v>2113</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2116</v>
+      </c>
+      <c r="G266" t="s">
+        <v>2117</v>
       </c>
       <c r="H266" t="s">
-        <v>2114</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>2115</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2119</v>
+      </c>
+      <c r="B267" t="s">
+        <v>2120</v>
       </c>
       <c r="C267" t="s">
-        <v>2116</v>
+        <v>2121</v>
       </c>
       <c r="D267" t="s">
-        <v>2117</v>
+        <v>2122</v>
       </c>
       <c r="E267" t="s">
-        <v>2118</v>
+        <v>2123</v>
       </c>
       <c r="F267" t="s">
-        <v>2119</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2124</v>
+      </c>
+      <c r="G267" t="s">
+        <v>2125</v>
       </c>
       <c r="H267" t="s">
-        <v>2120</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>2121</v>
+        <v>2127</v>
       </c>
       <c r="B268" t="s">
-        <v>2122</v>
+        <v>2128</v>
       </c>
       <c r="C268" t="s">
-        <v>2123</v>
+        <v>2129</v>
       </c>
       <c r="D268" t="s">
-        <v>2124</v>
+        <v>2130</v>
       </c>
       <c r="E268" t="s">
-        <v>2125</v>
+        <v>2131</v>
       </c>
       <c r="F268" t="s">
-        <v>2126</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2132</v>
+      </c>
+      <c r="G268" t="s">
+        <v>2133</v>
       </c>
       <c r="H268" t="s">
-        <v>2127</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>2128</v>
+        <v>2135</v>
       </c>
       <c r="B269" t="s">
-        <v>2129</v>
+        <v>2136</v>
       </c>
       <c r="C269" t="s">
-        <v>2130</v>
+        <v>2137</v>
       </c>
       <c r="D269" t="s">
-        <v>2131</v>
+        <v>2138</v>
       </c>
       <c r="E269" t="s">
-        <v>2132</v>
+        <v>2139</v>
       </c>
       <c r="F269" t="s">
-        <v>2133</v>
+        <v>2140</v>
       </c>
       <c r="G269" t="s">
-        <v>2134</v>
+        <v>2141</v>
       </c>
       <c r="H269" t="s">
-        <v>2135</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>2136</v>
+        <v>2143</v>
       </c>
       <c r="B270" t="s">
-        <v>2137</v>
+        <v>2144</v>
       </c>
       <c r="C270" t="s">
-        <v>2138</v>
+        <v>2145</v>
       </c>
       <c r="D270" t="s">
-        <v>2139</v>
+        <v>2146</v>
       </c>
       <c r="E270" t="s">
-        <v>2140</v>
+        <v>2147</v>
       </c>
       <c r="F270" t="s">
-        <v>2141</v>
+        <v>2148</v>
       </c>
       <c r="G270" t="s">
-        <v>2142</v>
+        <v>2149</v>
       </c>
       <c r="H270" t="s">
-        <v>2143</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>2144</v>
+        <v>2151</v>
       </c>
       <c r="B271" t="s">
-        <v>2145</v>
+        <v>2152</v>
       </c>
       <c r="C271" t="s">
-        <v>2146</v>
+        <v>2153</v>
       </c>
       <c r="D271" t="s">
-        <v>2147</v>
+        <v>2154</v>
       </c>
       <c r="E271" t="s">
-        <v>2148</v>
+        <v>2155</v>
       </c>
       <c r="F271" t="s">
-        <v>2149</v>
+        <v>2156</v>
       </c>
       <c r="G271" t="s">
-        <v>2150</v>
+        <v>2157</v>
       </c>
       <c r="H271" t="s">
-        <v>2151</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>2152</v>
+        <v>2159</v>
       </c>
       <c r="B272" t="s">
-        <v>2153</v>
+        <v>2160</v>
       </c>
       <c r="C272" t="s">
-        <v>2154</v>
+        <v>2161</v>
       </c>
       <c r="D272" t="s">
-        <v>2155</v>
+        <v>2162</v>
       </c>
       <c r="E272" t="s">
-        <v>2156</v>
+        <v>2163</v>
       </c>
       <c r="F272" t="s">
-        <v>2157</v>
+        <v>2164</v>
       </c>
       <c r="G272" t="s">
-        <v>2158</v>
+        <v>2165</v>
       </c>
       <c r="H272" t="s">
-        <v>2159</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>2160</v>
+        <v>2167</v>
       </c>
       <c r="B273" t="s">
-        <v>2161</v>
+        <v>2168</v>
       </c>
       <c r="C273" t="s">
-        <v>2162</v>
+        <v>2169</v>
       </c>
       <c r="D273" t="s">
-        <v>2163</v>
+        <v>2170</v>
       </c>
       <c r="E273" t="s">
-        <v>2164</v>
+        <v>2171</v>
       </c>
       <c r="F273" t="s">
-        <v>2165</v>
+        <v>2172</v>
       </c>
       <c r="G273" t="s">
-        <v>2166</v>
+        <v>2173</v>
       </c>
       <c r="H273" t="s">
-        <v>2167</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>2168</v>
+        <v>2175</v>
       </c>
       <c r="B274" t="s">
-        <v>2169</v>
+        <v>2176</v>
       </c>
       <c r="C274" t="s">
-        <v>2170</v>
+        <v>2177</v>
       </c>
       <c r="D274" t="s">
-        <v>2171</v>
+        <v>2178</v>
       </c>
       <c r="E274" t="s">
-        <v>2172</v>
+        <v>2179</v>
       </c>
       <c r="F274" t="s">
-        <v>2173</v>
+        <v>2180</v>
       </c>
       <c r="G274" t="s">
-        <v>2174</v>
+        <v>2181</v>
       </c>
       <c r="H274" t="s">
-        <v>2175</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>2176</v>
+        <v>2183</v>
       </c>
       <c r="B275" t="s">
-        <v>2177</v>
+        <v>2184</v>
       </c>
       <c r="C275" t="s">
-        <v>2178</v>
+        <v>2185</v>
       </c>
       <c r="D275" t="s">
-        <v>2179</v>
+        <v>2186</v>
       </c>
       <c r="E275" t="s">
-        <v>2180</v>
+        <v>2187</v>
       </c>
       <c r="F275" t="s">
-        <v>2181</v>
+        <v>2188</v>
       </c>
       <c r="G275" t="s">
-        <v>2182</v>
+        <v>2189</v>
       </c>
       <c r="H275" t="s">
-        <v>2183</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>2184</v>
+        <v>2191</v>
       </c>
       <c r="B276" t="s">
-        <v>2185</v>
+        <v>2192</v>
       </c>
       <c r="C276" t="s">
-        <v>2186</v>
+        <v>2193</v>
       </c>
       <c r="D276" t="s">
-        <v>2187</v>
+        <v>2194</v>
       </c>
       <c r="E276" t="s">
-        <v>2188</v>
+        <v>2195</v>
       </c>
       <c r="F276" t="s">
-        <v>2189</v>
+        <v>2196</v>
       </c>
       <c r="G276" t="s">
-        <v>2190</v>
+        <v>2197</v>
       </c>
       <c r="H276" t="s">
-        <v>2191</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>2192</v>
+        <v>2199</v>
       </c>
       <c r="B277" t="s">
-        <v>2193</v>
+        <v>2200</v>
       </c>
       <c r="C277" t="s">
-        <v>2194</v>
+        <v>2201</v>
       </c>
       <c r="D277" t="s">
-        <v>2195</v>
+        <v>2202</v>
       </c>
       <c r="E277" t="s">
-        <v>2196</v>
+        <v>2203</v>
       </c>
       <c r="F277" t="s">
-        <v>2197</v>
+        <v>2204</v>
       </c>
       <c r="G277" t="s">
-        <v>2198</v>
+        <v>2205</v>
       </c>
       <c r="H277" t="s">
-        <v>2199</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>2200</v>
+        <v>2207</v>
       </c>
       <c r="B278" t="s">
-        <v>2201</v>
+        <v>2208</v>
       </c>
       <c r="C278" t="s">
-        <v>2202</v>
+        <v>2209</v>
       </c>
       <c r="D278" t="s">
-        <v>2203</v>
+        <v>2210</v>
       </c>
       <c r="E278" t="s">
-        <v>2204</v>
+        <v>2211</v>
       </c>
       <c r="F278" t="s">
-        <v>2205</v>
+        <v>2212</v>
       </c>
       <c r="G278" t="s">
-        <v>2206</v>
+        <v>2213</v>
       </c>
       <c r="H278" t="s">
-        <v>2207</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>2208</v>
+        <v>2215</v>
       </c>
       <c r="B279" t="s">
-        <v>2209</v>
+        <v>2216</v>
       </c>
       <c r="C279" t="s">
-        <v>2210</v>
+        <v>2217</v>
       </c>
       <c r="D279" t="s">
-        <v>2211</v>
+        <v>2218</v>
       </c>
       <c r="E279" t="s">
-        <v>2212</v>
+        <v>2219</v>
       </c>
       <c r="F279" t="s">
-        <v>2213</v>
+        <v>2220</v>
       </c>
       <c r="G279" t="s">
-        <v>2214</v>
+        <v>2221</v>
       </c>
       <c r="H279" t="s">
-        <v>2215</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>2216</v>
+        <v>2223</v>
       </c>
       <c r="B280" t="s">
-        <v>2217</v>
+        <v>2224</v>
       </c>
       <c r="C280" t="s">
-        <v>2218</v>
+        <v>2225</v>
       </c>
       <c r="D280" t="s">
-        <v>2219</v>
+        <v>2226</v>
       </c>
       <c r="E280" t="s">
-        <v>2220</v>
+        <v>2227</v>
       </c>
       <c r="F280" t="s">
-        <v>2221</v>
+        <v>2228</v>
       </c>
       <c r="G280" t="s">
-        <v>2222</v>
+        <v>2229</v>
       </c>
       <c r="H280" t="s">
-        <v>2223</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>2224</v>
+        <v>2231</v>
       </c>
       <c r="B281" t="s">
-        <v>2225</v>
+        <v>2232</v>
       </c>
       <c r="C281" t="s">
-        <v>2226</v>
+        <v>2233</v>
       </c>
       <c r="D281" t="s">
-        <v>2227</v>
+        <v>2234</v>
       </c>
       <c r="E281" t="s">
-        <v>2228</v>
+        <v>2235</v>
       </c>
       <c r="F281" t="s">
-        <v>2229</v>
+        <v>2236</v>
       </c>
       <c r="G281" t="s">
-        <v>2230</v>
+        <v>2237</v>
       </c>
       <c r="H281" t="s">
-        <v>2231</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>2232</v>
+        <v>2239</v>
       </c>
       <c r="B282" t="s">
-        <v>2233</v>
+        <v>2240</v>
       </c>
       <c r="C282" t="s">
-        <v>2234</v>
+        <v>2241</v>
       </c>
       <c r="D282" t="s">
-        <v>2235</v>
+        <v>2242</v>
       </c>
       <c r="E282" t="s">
-        <v>2236</v>
+        <v>2243</v>
       </c>
       <c r="F282" t="s">
-        <v>2237</v>
+        <v>2244</v>
       </c>
       <c r="G282" t="s">
-        <v>2238</v>
+        <v>2245</v>
       </c>
       <c r="H282" t="s">
-        <v>2239</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>2240</v>
+        <v>2247</v>
       </c>
       <c r="B283" t="s">
-        <v>2241</v>
+        <v>2248</v>
       </c>
       <c r="C283" t="s">
-        <v>2242</v>
+        <v>2249</v>
       </c>
       <c r="D283" t="s">
-        <v>2243</v>
+        <v>2250</v>
       </c>
       <c r="E283" t="s">
-        <v>2244</v>
+        <v>2251</v>
       </c>
       <c r="F283" t="s">
-        <v>2245</v>
+        <v>2252</v>
       </c>
       <c r="G283" t="s">
-        <v>2246</v>
+        <v>2253</v>
       </c>
       <c r="H283" t="s">
-        <v>2247</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>2248</v>
+        <v>2255</v>
       </c>
       <c r="B284" t="s">
-        <v>2249</v>
+        <v>2256</v>
       </c>
       <c r="C284" t="s">
-        <v>2250</v>
+        <v>2257</v>
       </c>
       <c r="D284" t="s">
-        <v>2251</v>
+        <v>2258</v>
       </c>
       <c r="E284" t="s">
-        <v>2252</v>
+        <v>2259</v>
       </c>
       <c r="F284" t="s">
-        <v>2253</v>
+        <v>2260</v>
       </c>
       <c r="G284" t="s">
-        <v>2254</v>
+        <v>2261</v>
       </c>
       <c r="H284" t="s">
-        <v>2255</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>2256</v>
+        <v>2263</v>
       </c>
       <c r="B285" t="s">
-        <v>2257</v>
+        <v>2264</v>
       </c>
       <c r="C285" t="s">
-        <v>2258</v>
+        <v>2265</v>
       </c>
       <c r="D285" t="s">
-        <v>2259</v>
+        <v>2266</v>
       </c>
       <c r="E285" t="s">
-        <v>2260</v>
+        <v>2267</v>
       </c>
       <c r="F285" t="s">
-        <v>2261</v>
+        <v>2268</v>
       </c>
       <c r="G285" t="s">
-        <v>2262</v>
+        <v>2269</v>
       </c>
       <c r="H285" t="s">
-        <v>2263</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>2264</v>
+        <v>2271</v>
       </c>
       <c r="B286" t="s">
-        <v>2265</v>
+        <v>2272</v>
       </c>
       <c r="C286" t="s">
-        <v>2266</v>
+        <v>2273</v>
       </c>
       <c r="D286" t="s">
-        <v>2267</v>
+        <v>2274</v>
       </c>
       <c r="E286" t="s">
-        <v>2268</v>
+        <v>2275</v>
       </c>
       <c r="F286" t="s">
-        <v>2269</v>
+        <v>2276</v>
       </c>
       <c r="G286" t="s">
-        <v>2270</v>
+        <v>2277</v>
       </c>
       <c r="H286" t="s">
-        <v>2271</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>2272</v>
+        <v>2279</v>
       </c>
       <c r="B287" t="s">
-        <v>2273</v>
+        <v>2280</v>
       </c>
       <c r="C287" t="s">
-        <v>2274</v>
+        <v>2281</v>
       </c>
       <c r="D287" t="s">
-        <v>2275</v>
+        <v>2282</v>
       </c>
       <c r="E287" t="s">
-        <v>2276</v>
+        <v>2283</v>
       </c>
       <c r="F287" t="s">
-        <v>2277</v>
+        <v>2284</v>
       </c>
       <c r="G287" t="s">
-        <v>2278</v>
+        <v>2285</v>
       </c>
       <c r="H287" t="s">
-        <v>2279</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>2280</v>
+        <v>2287</v>
       </c>
       <c r="B288" t="s">
-        <v>2281</v>
+        <v>2288</v>
       </c>
       <c r="C288" t="s">
-        <v>2282</v>
+        <v>2289</v>
       </c>
       <c r="D288" t="s">
-        <v>2283</v>
+        <v>2290</v>
       </c>
       <c r="E288" t="s">
-        <v>2284</v>
+        <v>2291</v>
       </c>
       <c r="F288" t="s">
-        <v>2285</v>
+        <v>2292</v>
       </c>
       <c r="G288" t="s">
-        <v>2286</v>
+        <v>2293</v>
       </c>
       <c r="H288" t="s">
-        <v>2287</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>2288</v>
+        <v>2295</v>
       </c>
       <c r="B289" t="s">
-        <v>2289</v>
+        <v>2296</v>
       </c>
       <c r="C289" t="s">
-        <v>2290</v>
+        <v>2297</v>
       </c>
       <c r="D289" t="s">
-        <v>2291</v>
+        <v>2298</v>
       </c>
       <c r="E289" t="s">
-        <v>2292</v>
+        <v>2299</v>
       </c>
       <c r="F289" t="s">
-        <v>2293</v>
+        <v>2300</v>
       </c>
       <c r="G289" t="s">
-        <v>2294</v>
+        <v>2301</v>
       </c>
       <c r="H289" t="s">
-        <v>2295</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>2296</v>
+        <v>2303</v>
       </c>
       <c r="B290" t="s">
-        <v>2297</v>
+        <v>2304</v>
       </c>
       <c r="C290" t="s">
-        <v>2298</v>
+        <v>2305</v>
       </c>
       <c r="D290" t="s">
-        <v>2299</v>
+        <v>2306</v>
       </c>
       <c r="E290" t="s">
-        <v>2300</v>
+        <v>2307</v>
       </c>
       <c r="F290" t="s">
-        <v>2301</v>
+        <v>2308</v>
       </c>
       <c r="G290" t="s">
-        <v>2302</v>
+        <v>2309</v>
       </c>
       <c r="H290" t="s">
-        <v>2303</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>2304</v>
+        <v>2311</v>
       </c>
       <c r="B291" t="s">
-        <v>2305</v>
+        <v>2312</v>
       </c>
       <c r="C291" t="s">
-        <v>2306</v>
+        <v>2313</v>
       </c>
       <c r="D291" t="s">
-        <v>2307</v>
+        <v>2314</v>
       </c>
       <c r="E291" t="s">
-        <v>2308</v>
+        <v>2315</v>
       </c>
       <c r="F291" t="s">
-        <v>2309</v>
+        <v>2316</v>
       </c>
       <c r="G291" t="s">
-        <v>2310</v>
+        <v>2317</v>
       </c>
       <c r="H291" t="s">
-        <v>2311</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>2312</v>
+        <v>2319</v>
       </c>
       <c r="B292" t="s">
-        <v>2313</v>
+        <v>2320</v>
       </c>
       <c r="C292" t="s">
-        <v>2314</v>
+        <v>2321</v>
       </c>
       <c r="D292" t="s">
-        <v>2315</v>
+        <v>2322</v>
       </c>
       <c r="E292" t="s">
-        <v>2316</v>
+        <v>2323</v>
       </c>
       <c r="F292" t="s">
-        <v>2317</v>
+        <v>2324</v>
       </c>
       <c r="G292" t="s">
-        <v>2318</v>
+        <v>2325</v>
       </c>
       <c r="H292" t="s">
-        <v>2319</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>2320</v>
+        <v>2327</v>
       </c>
       <c r="B293" t="s">
-        <v>2321</v>
+        <v>2328</v>
       </c>
       <c r="C293" t="s">
-        <v>2322</v>
+        <v>2329</v>
       </c>
       <c r="D293" t="s">
-        <v>2323</v>
+        <v>2330</v>
       </c>
       <c r="E293" t="s">
-        <v>2324</v>
+        <v>2331</v>
       </c>
       <c r="F293" t="s">
-        <v>2325</v>
+        <v>2332</v>
       </c>
       <c r="G293" t="s">
-        <v>2326</v>
+        <v>2333</v>
       </c>
       <c r="H293" t="s">
-        <v>2327</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>2328</v>
+        <v>2335</v>
       </c>
       <c r="B294" t="s">
-        <v>2329</v>
+        <v>2336</v>
       </c>
       <c r="C294" t="s">
-        <v>2330</v>
+        <v>2337</v>
       </c>
       <c r="D294" t="s">
-        <v>2331</v>
+        <v>2338</v>
       </c>
       <c r="E294" t="s">
-        <v>2332</v>
+        <v>2339</v>
       </c>
       <c r="F294" t="s">
-        <v>2333</v>
+        <v>2340</v>
       </c>
       <c r="G294" t="s">
-        <v>2334</v>
+        <v>2341</v>
       </c>
       <c r="H294" t="s">
-        <v>2335</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>2336</v>
+        <v>2343</v>
       </c>
       <c r="B295" t="s">
-        <v>2337</v>
+        <v>2344</v>
       </c>
       <c r="C295" t="s">
-        <v>2338</v>
+        <v>2345</v>
       </c>
       <c r="D295" t="s">
-        <v>2339</v>
+        <v>2346</v>
       </c>
       <c r="E295" t="s">
-        <v>2340</v>
+        <v>2347</v>
       </c>
       <c r="F295" t="s">
-        <v>2341</v>
+        <v>2348</v>
       </c>
       <c r="G295" t="s">
-        <v>2342</v>
+        <v>2349</v>
       </c>
       <c r="H295" t="s">
-        <v>2343</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>2344</v>
+        <v>2351</v>
       </c>
       <c r="B296" t="s">
-        <v>2345</v>
+        <v>2352</v>
       </c>
       <c r="C296" t="s">
-        <v>2346</v>
+        <v>2353</v>
       </c>
       <c r="D296" t="s">
-        <v>2347</v>
+        <v>2354</v>
       </c>
       <c r="E296" t="s">
-        <v>2348</v>
+        <v>2355</v>
       </c>
       <c r="F296" t="s">
-        <v>2349</v>
+        <v>2356</v>
       </c>
       <c r="G296" t="s">
-        <v>2350</v>
+        <v>2357</v>
       </c>
       <c r="H296" t="s">
-        <v>2351</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>2352</v>
+        <v>2359</v>
       </c>
       <c r="B297" t="s">
-        <v>2353</v>
+        <v>2360</v>
       </c>
       <c r="C297" t="s">
-        <v>2354</v>
+        <v>2361</v>
       </c>
       <c r="D297" t="s">
-        <v>2355</v>
+        <v>2362</v>
       </c>
       <c r="E297" t="s">
-        <v>2356</v>
+        <v>2363</v>
       </c>
       <c r="F297" t="s">
-        <v>2357</v>
+        <v>2364</v>
       </c>
       <c r="G297" t="s">
-        <v>2358</v>
+        <v>2365</v>
       </c>
       <c r="H297" t="s">
-        <v>2359</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>2360</v>
+        <v>2367</v>
       </c>
       <c r="B298" t="s">
-        <v>2361</v>
+        <v>2368</v>
       </c>
       <c r="C298" t="s">
-        <v>2362</v>
+        <v>2369</v>
       </c>
       <c r="D298" t="s">
-        <v>2363</v>
+        <v>2370</v>
       </c>
       <c r="E298" t="s">
-        <v>2364</v>
+        <v>2371</v>
       </c>
       <c r="F298" t="s">
-        <v>2365</v>
+        <v>2372</v>
       </c>
       <c r="G298" t="s">
-        <v>2366</v>
+        <v>2373</v>
       </c>
       <c r="H298" t="s">
-        <v>2367</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>2368</v>
+        <v>2375</v>
       </c>
       <c r="B299" t="s">
-        <v>2369</v>
+        <v>2376</v>
       </c>
       <c r="C299" t="s">
-        <v>2370</v>
+        <v>2377</v>
       </c>
       <c r="D299" t="s">
-        <v>2371</v>
+        <v>2378</v>
       </c>
       <c r="E299" t="s">
-        <v>2372</v>
+        <v>2379</v>
       </c>
       <c r="F299" t="s">
-        <v>2373</v>
+        <v>2380</v>
       </c>
       <c r="G299" t="s">
-        <v>2374</v>
+        <v>2381</v>
       </c>
       <c r="H299" t="s">
-        <v>2375</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>2376</v>
+        <v>2383</v>
       </c>
       <c r="B300" t="s">
-        <v>2377</v>
+        <v>2384</v>
       </c>
       <c r="C300" t="s">
-        <v>2378</v>
+        <v>2385</v>
       </c>
       <c r="D300" t="s">
-        <v>2379</v>
+        <v>2386</v>
       </c>
       <c r="E300" t="s">
-        <v>2380</v>
+        <v>2387</v>
       </c>
       <c r="F300" t="s">
-        <v>2381</v>
+        <v>2388</v>
       </c>
       <c r="G300" t="s">
-        <v>2382</v>
+        <v>2389</v>
       </c>
       <c r="H300" t="s">
-        <v>2383</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>2384</v>
+        <v>2391</v>
       </c>
       <c r="B301" t="s">
-        <v>2385</v>
+        <v>2392</v>
       </c>
       <c r="C301" t="s">
-        <v>2386</v>
+        <v>2393</v>
       </c>
       <c r="D301" t="s">
-        <v>2387</v>
+        <v>2394</v>
       </c>
       <c r="E301" t="s">
-        <v>2388</v>
+        <v>2395</v>
       </c>
       <c r="F301" t="s">
-        <v>2389</v>
+        <v>2396</v>
       </c>
       <c r="G301" t="s">
-        <v>2390</v>
+        <v>2397</v>
       </c>
       <c r="H301" t="s">
-        <v>2391</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>2392</v>
+        <v>2399</v>
       </c>
       <c r="B302" t="s">
-        <v>2393</v>
+        <v>2400</v>
       </c>
       <c r="C302" t="s">
-        <v>2394</v>
+        <v>2401</v>
       </c>
       <c r="D302" t="s">
-        <v>2395</v>
+        <v>2402</v>
       </c>
       <c r="E302" t="s">
-        <v>2396</v>
+        <v>2403</v>
       </c>
       <c r="F302" t="s">
-        <v>2397</v>
+        <v>2404</v>
       </c>
       <c r="G302" t="s">
-        <v>2398</v>
+        <v>2405</v>
       </c>
       <c r="H302" t="s">
-        <v>2399</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>2400</v>
+        <v>2407</v>
       </c>
       <c r="B303" t="s">
-        <v>2401</v>
+        <v>2408</v>
       </c>
       <c r="C303" t="s">
-        <v>2402</v>
+        <v>2409</v>
       </c>
       <c r="D303" t="s">
-        <v>2403</v>
+        <v>2410</v>
       </c>
       <c r="E303" t="s">
-        <v>2404</v>
+        <v>2411</v>
       </c>
       <c r="F303" t="s">
-        <v>2405</v>
+        <v>2412</v>
       </c>
       <c r="G303" t="s">
-        <v>2406</v>
+        <v>2413</v>
       </c>
       <c r="H303" t="s">
-        <v>2407</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>2408</v>
+        <v>2415</v>
       </c>
       <c r="B304" t="s">
-        <v>2409</v>
+        <v>2416</v>
       </c>
       <c r="C304" t="s">
-        <v>2410</v>
+        <v>2417</v>
       </c>
       <c r="D304" t="s">
-        <v>2411</v>
+        <v>2418</v>
       </c>
       <c r="E304" t="s">
-        <v>2412</v>
+        <v>2419</v>
       </c>
       <c r="F304" t="s">
-        <v>2413</v>
+        <v>2420</v>
       </c>
       <c r="G304" t="s">
-        <v>2414</v>
+        <v>2421</v>
       </c>
       <c r="H304" t="s">
-        <v>2415</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>2416</v>
+        <v>2423</v>
       </c>
       <c r="B305" t="s">
-        <v>2417</v>
+        <v>2424</v>
       </c>
       <c r="C305" t="s">
-        <v>2418</v>
+        <v>2425</v>
       </c>
       <c r="D305" t="s">
-        <v>2419</v>
+        <v>2426</v>
       </c>
       <c r="E305" t="s">
-        <v>2420</v>
+        <v>2427</v>
       </c>
       <c r="F305" t="s">
-        <v>2421</v>
-[...2 lines deleted...]
-        <v>2422</v>
+        <v>2428</v>
+      </c>
+      <c r="G305">
+        <v/>
       </c>
       <c r="H305" t="s">
-        <v>2423</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>2424</v>
+        <v>2430</v>
       </c>
       <c r="B306" t="s">
-        <v>2425</v>
+        <v>2431</v>
       </c>
       <c r="C306" t="s">
-        <v>2426</v>
+        <v>2432</v>
       </c>
       <c r="D306" t="s">
-        <v>2427</v>
+        <v>2433</v>
       </c>
       <c r="E306" t="s">
-        <v>2428</v>
+        <v>2434</v>
       </c>
       <c r="F306" t="s">
-        <v>2429</v>
-[...2 lines deleted...]
-        <v>2430</v>
+        <v>2435</v>
+      </c>
+      <c r="G306">
+        <v/>
       </c>
       <c r="H306" t="s">
-        <v>2431</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>2432</v>
+        <v>2437</v>
       </c>
       <c r="B307" t="s">
-        <v>2433</v>
+        <v>2438</v>
       </c>
       <c r="C307" t="s">
-        <v>2434</v>
+        <v>2439</v>
       </c>
       <c r="D307" t="s">
-        <v>2435</v>
+        <v>2440</v>
       </c>
       <c r="E307" t="s">
-        <v>2436</v>
+        <v>2441</v>
       </c>
       <c r="F307" t="s">
-        <v>2437</v>
+        <v>2442</v>
       </c>
       <c r="G307" t="s">
-        <v>2438</v>
+        <v>2443</v>
       </c>
       <c r="H307" t="s">
-        <v>2439</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>2440</v>
+        <v>2445</v>
       </c>
       <c r="B308" t="s">
-        <v>2441</v>
+        <v>2446</v>
       </c>
       <c r="C308" t="s">
-        <v>2442</v>
+        <v>2447</v>
       </c>
       <c r="D308" t="s">
-        <v>2443</v>
+        <v>2448</v>
       </c>
       <c r="E308" t="s">
-        <v>2444</v>
+        <v>2449</v>
       </c>
       <c r="F308" t="s">
-        <v>2445</v>
+        <v>2450</v>
       </c>
       <c r="G308" t="s">
-        <v>2446</v>
+        <v>2451</v>
       </c>
       <c r="H308" t="s">
-        <v>2447</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>2448</v>
+        <v>2453</v>
       </c>
       <c r="B309" t="s">
-        <v>2449</v>
+        <v>2454</v>
       </c>
       <c r="C309" t="s">
-        <v>2450</v>
+        <v>2455</v>
       </c>
       <c r="D309" t="s">
-        <v>2451</v>
+        <v>2456</v>
       </c>
       <c r="E309" t="s">
-        <v>2452</v>
+        <v>2457</v>
       </c>
       <c r="F309" t="s">
-        <v>2453</v>
+        <v>2458</v>
       </c>
       <c r="G309" t="s">
-        <v>2454</v>
+        <v>2459</v>
       </c>
       <c r="H309" t="s">
-        <v>2455</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>2456</v>
+        <v>2461</v>
       </c>
       <c r="B310" t="s">
-        <v>2457</v>
+        <v>2462</v>
       </c>
       <c r="C310" t="s">
-        <v>2458</v>
+        <v>2463</v>
       </c>
       <c r="D310" t="s">
-        <v>2459</v>
+        <v>2464</v>
       </c>
       <c r="E310" t="s">
-        <v>2460</v>
+        <v>2465</v>
       </c>
       <c r="F310" t="s">
-        <v>2461</v>
+        <v>2466</v>
       </c>
       <c r="G310" t="s">
-        <v>2462</v>
+        <v>2467</v>
       </c>
       <c r="H310" t="s">
-        <v>2463</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>2464</v>
+        <v>2469</v>
       </c>
       <c r="B311" t="s">
-        <v>2465</v>
+        <v>2470</v>
       </c>
       <c r="C311" t="s">
-        <v>2466</v>
+        <v>2471</v>
       </c>
       <c r="D311" t="s">
-        <v>2467</v>
+        <v>2472</v>
       </c>
       <c r="E311" t="s">
-        <v>2468</v>
+        <v>2473</v>
       </c>
       <c r="F311" t="s">
-        <v>2469</v>
+        <v>2474</v>
       </c>
       <c r="G311" t="s">
-        <v>2470</v>
+        <v>2475</v>
       </c>
       <c r="H311" t="s">
-        <v>2471</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>2472</v>
+        <v>2477</v>
       </c>
       <c r="B312" t="s">
-        <v>2473</v>
+        <v>2478</v>
       </c>
       <c r="C312" t="s">
-        <v>2474</v>
+        <v>2479</v>
       </c>
       <c r="D312" t="s">
-        <v>2475</v>
+        <v>2480</v>
       </c>
       <c r="E312" t="s">
-        <v>2476</v>
+        <v>2481</v>
       </c>
       <c r="F312" t="s">
-        <v>2477</v>
+        <v>2482</v>
       </c>
       <c r="G312" t="s">
-        <v>2478</v>
+        <v>2483</v>
       </c>
       <c r="H312" t="s">
-        <v>2479</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>2480</v>
+        <v>2485</v>
       </c>
       <c r="B313" t="s">
-        <v>2481</v>
+        <v>2486</v>
       </c>
       <c r="C313" t="s">
-        <v>2482</v>
+        <v>2487</v>
       </c>
       <c r="D313" t="s">
-        <v>2483</v>
+        <v>2488</v>
       </c>
       <c r="E313" t="s">
-        <v>2484</v>
+        <v>2489</v>
       </c>
       <c r="F313" t="s">
-        <v>2485</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2490</v>
+      </c>
+      <c r="G313" t="s">
+        <v>2491</v>
       </c>
       <c r="H313" t="s">
-        <v>2486</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>2487</v>
+        <v>2493</v>
       </c>
       <c r="B314" t="s">
-        <v>2488</v>
+        <v>2494</v>
       </c>
       <c r="C314" t="s">
-        <v>2489</v>
+        <v>2495</v>
       </c>
       <c r="D314" t="s">
-        <v>2490</v>
+        <v>2496</v>
       </c>
       <c r="E314" t="s">
-        <v>2491</v>
+        <v>2497</v>
       </c>
       <c r="F314" t="s">
-        <v>2492</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2498</v>
+      </c>
+      <c r="G314" t="s">
+        <v>2499</v>
       </c>
       <c r="H314" t="s">
-        <v>2493</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>2494</v>
+        <v>2501</v>
       </c>
       <c r="B315" t="s">
-        <v>2495</v>
+        <v>2502</v>
       </c>
       <c r="C315" t="s">
-        <v>2496</v>
+        <v>2503</v>
       </c>
       <c r="D315" t="s">
-        <v>2497</v>
+        <v>2504</v>
       </c>
       <c r="E315" t="s">
-        <v>2498</v>
+        <v>2505</v>
       </c>
       <c r="F315" t="s">
-        <v>2499</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2506</v>
+      </c>
+      <c r="G315" t="s">
+        <v>2507</v>
       </c>
       <c r="H315" t="s">
-        <v>2500</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>2501</v>
+        <v>2509</v>
       </c>
       <c r="B316" t="s">
-        <v>2502</v>
+        <v>2510</v>
       </c>
       <c r="C316" t="s">
-        <v>2503</v>
+        <v>2511</v>
       </c>
       <c r="D316" t="s">
-        <v>2504</v>
+        <v>2512</v>
       </c>
       <c r="E316" t="s">
-        <v>2505</v>
+        <v>2513</v>
       </c>
       <c r="F316" t="s">
-        <v>2506</v>
+        <v>2514</v>
       </c>
       <c r="G316" t="s">
-        <v>2507</v>
+        <v>2515</v>
       </c>
       <c r="H316" t="s">
-        <v>2508</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>2509</v>
+        <v>2517</v>
       </c>
       <c r="B317" t="s">
-        <v>2510</v>
+        <v>2518</v>
       </c>
       <c r="C317" t="s">
-        <v>2511</v>
+        <v>2519</v>
       </c>
       <c r="D317" t="s">
-        <v>2512</v>
+        <v>2520</v>
       </c>
       <c r="E317" t="s">
-        <v>2513</v>
+        <v>2521</v>
       </c>
       <c r="F317" t="s">
-        <v>2514</v>
+        <v>2522</v>
       </c>
       <c r="G317" t="s">
-        <v>2515</v>
+        <v>2523</v>
       </c>
       <c r="H317" t="s">
-        <v>2516</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>2517</v>
+        <v>2525</v>
       </c>
       <c r="B318" t="s">
-        <v>2518</v>
+        <v>2526</v>
       </c>
       <c r="C318" t="s">
-        <v>2519</v>
+        <v>2527</v>
       </c>
       <c r="D318" t="s">
-        <v>2520</v>
+        <v>2528</v>
       </c>
       <c r="E318" t="s">
-        <v>2521</v>
+        <v>2529</v>
       </c>
       <c r="F318" t="s">
-        <v>2522</v>
+        <v>2530</v>
       </c>
       <c r="G318" t="s">
-        <v>2523</v>
+        <v>2531</v>
       </c>
       <c r="H318" t="s">
-        <v>2524</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>2525</v>
+        <v>2533</v>
       </c>
       <c r="B319" t="s">
-        <v>2526</v>
+        <v>2534</v>
       </c>
       <c r="C319" t="s">
-        <v>2527</v>
+        <v>2535</v>
       </c>
       <c r="D319" t="s">
-        <v>2528</v>
+        <v>2536</v>
       </c>
       <c r="E319" t="s">
-        <v>2529</v>
+        <v>2537</v>
       </c>
       <c r="F319" t="s">
-        <v>2530</v>
+        <v>2538</v>
       </c>
       <c r="G319" t="s">
-        <v>2531</v>
+        <v>2539</v>
       </c>
       <c r="H319" t="s">
-        <v>2532</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>2533</v>
+        <v>2541</v>
       </c>
       <c r="B320" t="s">
-        <v>2534</v>
+        <v>2542</v>
       </c>
       <c r="C320" t="s">
-        <v>2535</v>
+        <v>2543</v>
       </c>
       <c r="D320" t="s">
-        <v>2536</v>
+        <v>2544</v>
       </c>
       <c r="E320" t="s">
-        <v>2537</v>
+        <v>2545</v>
       </c>
       <c r="F320" t="s">
-        <v>2538</v>
+        <v>2546</v>
       </c>
       <c r="G320" t="s">
-        <v>2539</v>
+        <v>2547</v>
       </c>
       <c r="H320" t="s">
-        <v>2540</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>2541</v>
+        <v>2549</v>
       </c>
       <c r="B321" t="s">
-        <v>2542</v>
+        <v>2550</v>
       </c>
       <c r="C321" t="s">
-        <v>2543</v>
+        <v>2551</v>
       </c>
       <c r="D321" t="s">
-        <v>2544</v>
+        <v>2552</v>
       </c>
       <c r="E321" t="s">
-        <v>2545</v>
+        <v>2553</v>
       </c>
       <c r="F321" t="s">
-        <v>2546</v>
+        <v>2554</v>
       </c>
       <c r="G321" t="s">
-        <v>2547</v>
+        <v>2555</v>
       </c>
       <c r="H321" t="s">
-        <v>2548</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>2549</v>
+        <v>2557</v>
       </c>
       <c r="B322" t="s">
-        <v>2550</v>
+        <v>2558</v>
       </c>
       <c r="C322" t="s">
-        <v>2551</v>
+        <v>2559</v>
       </c>
       <c r="D322" t="s">
-        <v>2552</v>
+        <v>2560</v>
       </c>
       <c r="E322" t="s">
-        <v>2553</v>
+        <v>2561</v>
       </c>
       <c r="F322" t="s">
-        <v>2554</v>
+        <v>2562</v>
       </c>
       <c r="G322" t="s">
-        <v>2555</v>
+        <v>2563</v>
       </c>
       <c r="H322" t="s">
-        <v>2556</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>2557</v>
+        <v>2565</v>
       </c>
       <c r="B323" t="s">
-        <v>2558</v>
+        <v>2566</v>
       </c>
       <c r="C323" t="s">
-        <v>2559</v>
+        <v>2567</v>
       </c>
       <c r="D323" t="s">
-        <v>2560</v>
+        <v>2568</v>
       </c>
       <c r="E323" t="s">
-        <v>2561</v>
+        <v>2569</v>
       </c>
       <c r="F323" t="s">
-        <v>2562</v>
+        <v>2570</v>
       </c>
       <c r="G323" t="s">
-        <v>2563</v>
+        <v>2571</v>
       </c>
       <c r="H323" t="s">
-        <v>2564</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>2565</v>
+        <v>2573</v>
       </c>
       <c r="B324" t="s">
-        <v>2566</v>
+        <v>2574</v>
       </c>
       <c r="C324" t="s">
-        <v>2567</v>
+        <v>2575</v>
       </c>
       <c r="D324" t="s">
-        <v>2568</v>
+        <v>2576</v>
       </c>
       <c r="E324" t="s">
-        <v>2569</v>
+        <v>2577</v>
       </c>
       <c r="F324" t="s">
-        <v>2570</v>
+        <v>2578</v>
       </c>
       <c r="G324" t="s">
-        <v>2571</v>
+        <v>2579</v>
       </c>
       <c r="H324" t="s">
-        <v>2572</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>2573</v>
+        <v>2581</v>
       </c>
       <c r="B325" t="s">
-        <v>2574</v>
+        <v>2582</v>
       </c>
       <c r="C325" t="s">
-        <v>2575</v>
+        <v>2583</v>
       </c>
       <c r="D325" t="s">
-        <v>2576</v>
+        <v>2584</v>
       </c>
       <c r="E325" t="s">
-        <v>2577</v>
+        <v>2585</v>
       </c>
       <c r="F325" t="s">
-        <v>2578</v>
+        <v>2586</v>
       </c>
       <c r="G325" t="s">
-        <v>2579</v>
+        <v>2587</v>
       </c>
       <c r="H325" t="s">
-        <v>2580</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>2581</v>
+        <v>2589</v>
       </c>
       <c r="B326" t="s">
-        <v>2582</v>
+        <v>2590</v>
       </c>
       <c r="C326" t="s">
-        <v>2583</v>
+        <v>2591</v>
       </c>
       <c r="D326" t="s">
-        <v>2584</v>
+        <v>2592</v>
       </c>
       <c r="E326" t="s">
-        <v>2585</v>
+        <v>2593</v>
       </c>
       <c r="F326" t="s">
-        <v>2586</v>
-[...2 lines deleted...]
-        <v>2587</v>
+        <v>2594</v>
+      </c>
+      <c r="G326">
+        <v/>
       </c>
       <c r="H326" t="s">
-        <v>2588</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>2589</v>
+        <v>2596</v>
       </c>
       <c r="B327" t="s">
-        <v>2590</v>
+        <v>2597</v>
       </c>
       <c r="C327" t="s">
-        <v>2591</v>
+        <v>2598</v>
       </c>
       <c r="D327" t="s">
-        <v>2592</v>
+        <v>2599</v>
       </c>
       <c r="E327" t="s">
-        <v>2593</v>
+        <v>2600</v>
       </c>
       <c r="F327" t="s">
-        <v>2594</v>
+        <v>2601</v>
       </c>
       <c r="G327" t="s">
-        <v>2595</v>
+        <v>2602</v>
       </c>
       <c r="H327" t="s">
-        <v>2596</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>2597</v>
+        <v>2604</v>
       </c>
       <c r="B328" t="s">
-        <v>2598</v>
+        <v>2605</v>
       </c>
       <c r="C328" t="s">
-        <v>2599</v>
+        <v>2606</v>
       </c>
       <c r="D328" t="s">
-        <v>2600</v>
+        <v>2607</v>
       </c>
       <c r="E328" t="s">
-        <v>2601</v>
+        <v>2608</v>
       </c>
       <c r="F328" t="s">
-        <v>2602</v>
+        <v>2609</v>
       </c>
       <c r="G328" t="s">
-        <v>2603</v>
+        <v>2610</v>
       </c>
       <c r="H328" t="s">
-        <v>2604</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>2605</v>
+        <v>2612</v>
       </c>
       <c r="B329" t="s">
-        <v>2606</v>
+        <v>2613</v>
       </c>
       <c r="C329" t="s">
-        <v>2607</v>
+        <v>2614</v>
       </c>
       <c r="D329" t="s">
-        <v>2608</v>
+        <v>2615</v>
       </c>
       <c r="E329" t="s">
-        <v>2609</v>
+        <v>2616</v>
       </c>
       <c r="F329" t="s">
-        <v>2610</v>
+        <v>2617</v>
       </c>
       <c r="G329" t="s">
-        <v>2611</v>
+        <v>2618</v>
       </c>
       <c r="H329" t="s">
-        <v>2612</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>2613</v>
+        <v>2620</v>
       </c>
       <c r="B330" t="s">
-        <v>2614</v>
+        <v>2621</v>
       </c>
       <c r="C330" t="s">
-        <v>2615</v>
+        <v>2622</v>
       </c>
       <c r="D330" t="s">
-        <v>2616</v>
+        <v>2623</v>
       </c>
       <c r="E330" t="s">
-        <v>2617</v>
+        <v>2624</v>
       </c>
       <c r="F330" t="s">
-        <v>2618</v>
+        <v>2625</v>
       </c>
       <c r="G330" t="s">
-        <v>2619</v>
+        <v>2626</v>
       </c>
       <c r="H330" t="s">
-        <v>2620</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>2621</v>
+        <v>2628</v>
       </c>
       <c r="B331" t="s">
-        <v>2622</v>
+        <v>2629</v>
       </c>
       <c r="C331" t="s">
-        <v>2623</v>
+        <v>2630</v>
       </c>
       <c r="D331" t="s">
-        <v>2624</v>
+        <v>2631</v>
       </c>
       <c r="E331" t="s">
-        <v>2625</v>
+        <v>2632</v>
       </c>
       <c r="F331" t="s">
-        <v>2626</v>
+        <v>2633</v>
       </c>
       <c r="G331" t="s">
-        <v>2627</v>
+        <v>2634</v>
       </c>
       <c r="H331" t="s">
-        <v>2628</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>2629</v>
+        <v>2636</v>
       </c>
       <c r="B332" t="s">
-        <v>2630</v>
+        <v>2637</v>
       </c>
       <c r="C332" t="s">
-        <v>2631</v>
+        <v>2638</v>
       </c>
       <c r="D332" t="s">
-        <v>2632</v>
+        <v>2639</v>
       </c>
       <c r="E332" t="s">
-        <v>2633</v>
+        <v>2640</v>
       </c>
       <c r="F332" t="s">
-        <v>2634</v>
+        <v>2641</v>
       </c>
       <c r="G332" t="s">
-        <v>2635</v>
+        <v>2642</v>
       </c>
       <c r="H332" t="s">
-        <v>2636</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>2637</v>
+        <v>2644</v>
       </c>
       <c r="B333" t="s">
-        <v>2638</v>
+        <v>2645</v>
       </c>
       <c r="C333" t="s">
-        <v>2639</v>
+        <v>2646</v>
       </c>
       <c r="D333" t="s">
-        <v>2640</v>
+        <v>2647</v>
       </c>
       <c r="E333" t="s">
-        <v>2641</v>
+        <v>2648</v>
       </c>
       <c r="F333" t="s">
-        <v>2642</v>
+        <v>2649</v>
       </c>
       <c r="G333" t="s">
-        <v>2643</v>
+        <v>2650</v>
       </c>
       <c r="H333" t="s">
-        <v>2644</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>2645</v>
+        <v>2652</v>
       </c>
       <c r="B334" t="s">
-        <v>2646</v>
+        <v>2653</v>
       </c>
       <c r="C334" t="s">
-        <v>2647</v>
+        <v>2654</v>
       </c>
       <c r="D334" t="s">
-        <v>2648</v>
+        <v>2655</v>
       </c>
       <c r="E334" t="s">
-        <v>2649</v>
+        <v>2656</v>
       </c>
       <c r="F334" t="s">
-        <v>2650</v>
+        <v>2657</v>
       </c>
       <c r="G334" t="s">
-        <v>2651</v>
+        <v>2658</v>
       </c>
       <c r="H334" t="s">
-        <v>2652</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>2653</v>
+        <v>2660</v>
       </c>
       <c r="B335" t="s">
-        <v>2654</v>
+        <v>2661</v>
       </c>
       <c r="C335" t="s">
-        <v>2655</v>
+        <v>2662</v>
       </c>
       <c r="D335" t="s">
-        <v>2656</v>
+        <v>2663</v>
       </c>
       <c r="E335" t="s">
-        <v>2657</v>
+        <v>2664</v>
       </c>
       <c r="F335" t="s">
-        <v>2658</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2665</v>
+      </c>
+      <c r="G335" t="s">
+        <v>2666</v>
       </c>
       <c r="H335" t="s">
-        <v>2659</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>2660</v>
+        <v>2668</v>
       </c>
       <c r="B336" t="s">
-        <v>2661</v>
+        <v>2669</v>
       </c>
       <c r="C336" t="s">
-        <v>2662</v>
+        <v>2670</v>
       </c>
       <c r="D336" t="s">
-        <v>2663</v>
+        <v>2671</v>
       </c>
       <c r="E336" t="s">
-        <v>2664</v>
+        <v>2672</v>
       </c>
       <c r="F336" t="s">
-        <v>2665</v>
+        <v>2673</v>
       </c>
       <c r="G336" t="s">
-        <v>2666</v>
+        <v>2674</v>
       </c>
       <c r="H336" t="s">
-        <v>2667</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>2668</v>
+        <v>2676</v>
       </c>
       <c r="B337" t="s">
-        <v>2669</v>
+        <v>2677</v>
       </c>
       <c r="C337" t="s">
-        <v>2670</v>
+        <v>2678</v>
       </c>
       <c r="D337" t="s">
-        <v>2671</v>
+        <v>2679</v>
       </c>
       <c r="E337" t="s">
-        <v>2672</v>
+        <v>2680</v>
       </c>
       <c r="F337" t="s">
-        <v>2673</v>
+        <v>2681</v>
       </c>
       <c r="G337" t="s">
-        <v>2674</v>
+        <v>2682</v>
       </c>
       <c r="H337" t="s">
-        <v>2675</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>2676</v>
+        <v>2684</v>
       </c>
       <c r="B338" t="s">
-        <v>2677</v>
+        <v>2685</v>
       </c>
       <c r="C338" t="s">
-        <v>2678</v>
+        <v>2686</v>
       </c>
       <c r="D338" t="s">
-        <v>2679</v>
+        <v>2687</v>
       </c>
       <c r="E338" t="s">
-        <v>2680</v>
+        <v>2688</v>
       </c>
       <c r="F338" t="s">
-        <v>2681</v>
+        <v>2689</v>
       </c>
       <c r="G338" t="s">
-        <v>2682</v>
+        <v>2690</v>
       </c>
       <c r="H338" t="s">
-        <v>2683</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>2684</v>
+        <v>2692</v>
       </c>
       <c r="B339" t="s">
-        <v>2685</v>
+        <v>2693</v>
       </c>
       <c r="C339" t="s">
-        <v>2686</v>
+        <v>2694</v>
       </c>
       <c r="D339" t="s">
-        <v>2687</v>
+        <v>2695</v>
       </c>
       <c r="E339" t="s">
-        <v>2688</v>
+        <v>2696</v>
       </c>
       <c r="F339" t="s">
-        <v>2689</v>
-[...2 lines deleted...]
-        <v>2690</v>
+        <v>2697</v>
+      </c>
+      <c r="G339">
+        <v/>
       </c>
       <c r="H339" t="s">
-        <v>2691</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>2692</v>
+        <v>2699</v>
       </c>
       <c r="B340" t="s">
-        <v>2693</v>
+        <v>2700</v>
       </c>
       <c r="C340" t="s">
-        <v>2694</v>
+        <v>2701</v>
       </c>
       <c r="D340" t="s">
-        <v>2695</v>
+        <v>2702</v>
       </c>
       <c r="E340" t="s">
-        <v>2696</v>
+        <v>2703</v>
       </c>
       <c r="F340" t="s">
-        <v>2697</v>
-[...2 lines deleted...]
-        <v>2698</v>
+        <v>2704</v>
+      </c>
+      <c r="G340">
+        <v/>
       </c>
       <c r="H340" t="s">
-        <v>2699</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>2700</v>
+        <v>2706</v>
       </c>
       <c r="B341" t="s">
-        <v>2701</v>
+        <v>2707</v>
       </c>
       <c r="C341" t="s">
-        <v>2702</v>
+        <v>2708</v>
       </c>
       <c r="D341" t="s">
-        <v>2703</v>
+        <v>2709</v>
       </c>
       <c r="E341" t="s">
-        <v>2704</v>
+        <v>2710</v>
       </c>
       <c r="F341" t="s">
-        <v>2705</v>
+        <v>2711</v>
       </c>
       <c r="G341" t="s">
-        <v>2706</v>
+        <v>2712</v>
       </c>
       <c r="H341" t="s">
-        <v>2707</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>2708</v>
+        <v>2714</v>
       </c>
       <c r="B342" t="s">
-        <v>2709</v>
+        <v>2715</v>
       </c>
       <c r="C342" t="s">
-        <v>2710</v>
+        <v>2716</v>
       </c>
       <c r="D342" t="s">
-        <v>2711</v>
+        <v>2717</v>
       </c>
       <c r="E342" t="s">
-        <v>2712</v>
+        <v>2718</v>
       </c>
       <c r="F342" t="s">
-        <v>2713</v>
+        <v>2719</v>
       </c>
       <c r="G342" t="s">
-        <v>2714</v>
+        <v>2720</v>
       </c>
       <c r="H342" t="s">
-        <v>2715</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>2716</v>
+        <v>2722</v>
       </c>
       <c r="B343" t="s">
-        <v>2717</v>
+        <v>2723</v>
       </c>
       <c r="C343" t="s">
-        <v>2718</v>
+        <v>2724</v>
       </c>
       <c r="D343" t="s">
-        <v>2719</v>
+        <v>2725</v>
       </c>
       <c r="E343" t="s">
-        <v>2720</v>
+        <v>2726</v>
       </c>
       <c r="F343" t="s">
-        <v>2721</v>
+        <v>2727</v>
       </c>
       <c r="G343" t="s">
-        <v>2722</v>
+        <v>2728</v>
       </c>
       <c r="H343" t="s">
-        <v>2723</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>2724</v>
+        <v>2730</v>
       </c>
       <c r="B344" t="s">
-        <v>2725</v>
+        <v>2731</v>
       </c>
       <c r="C344" t="s">
-        <v>2726</v>
+        <v>2732</v>
       </c>
       <c r="D344" t="s">
-        <v>2727</v>
+        <v>2733</v>
       </c>
       <c r="E344" t="s">
-        <v>2728</v>
+        <v>2734</v>
       </c>
       <c r="F344" t="s">
-        <v>2729</v>
+        <v>2735</v>
       </c>
       <c r="G344" t="s">
-        <v>2730</v>
+        <v>2736</v>
       </c>
       <c r="H344" t="s">
-        <v>2731</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>2732</v>
+        <v>2738</v>
       </c>
       <c r="B345" t="s">
-        <v>2733</v>
+        <v>2739</v>
       </c>
       <c r="C345" t="s">
-        <v>2734</v>
+        <v>2740</v>
       </c>
       <c r="D345" t="s">
-        <v>2735</v>
+        <v>2741</v>
       </c>
       <c r="E345" t="s">
-        <v>2736</v>
+        <v>2742</v>
       </c>
       <c r="F345" t="s">
-        <v>2737</v>
+        <v>2743</v>
       </c>
       <c r="G345" t="s">
-        <v>2738</v>
+        <v>2744</v>
       </c>
       <c r="H345" t="s">
-        <v>2739</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>2740</v>
+        <v>2746</v>
       </c>
       <c r="B346" t="s">
-        <v>2741</v>
+        <v>2747</v>
       </c>
       <c r="C346" t="s">
-        <v>2742</v>
+        <v>2748</v>
       </c>
       <c r="D346" t="s">
-        <v>2743</v>
+        <v>2749</v>
       </c>
       <c r="E346" t="s">
-        <v>2744</v>
+        <v>2750</v>
       </c>
       <c r="F346" t="s">
-        <v>2745</v>
+        <v>2751</v>
       </c>
       <c r="G346" t="s">
-        <v>2746</v>
+        <v>2752</v>
       </c>
       <c r="H346" t="s">
-        <v>2747</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>2748</v>
+        <v>2754</v>
       </c>
       <c r="B347" t="s">
-        <v>2749</v>
+        <v>2755</v>
       </c>
       <c r="C347" t="s">
-        <v>2750</v>
+        <v>2756</v>
       </c>
       <c r="D347" t="s">
-        <v>2751</v>
+        <v>2757</v>
       </c>
       <c r="E347" t="s">
-        <v>2752</v>
+        <v>2758</v>
       </c>
       <c r="F347" t="s">
-        <v>2753</v>
+        <v>2759</v>
       </c>
       <c r="G347" t="s">
-        <v>2754</v>
+        <v>2760</v>
       </c>
       <c r="H347" t="s">
-        <v>2755</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>2756</v>
+        <v>2762</v>
       </c>
       <c r="B348" t="s">
-        <v>2757</v>
+        <v>2763</v>
       </c>
       <c r="C348" t="s">
-        <v>2758</v>
+        <v>2764</v>
       </c>
       <c r="D348" t="s">
-        <v>2759</v>
+        <v>2765</v>
       </c>
       <c r="E348" t="s">
-        <v>2760</v>
+        <v>2766</v>
       </c>
       <c r="F348" t="s">
-        <v>2761</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2767</v>
+      </c>
+      <c r="G348" t="s">
+        <v>2768</v>
       </c>
       <c r="H348" t="s">
-        <v>2762</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>2763</v>
+        <v>2770</v>
       </c>
       <c r="B349" t="s">
-        <v>2764</v>
+        <v>2771</v>
       </c>
       <c r="C349" t="s">
-        <v>2765</v>
+        <v>2772</v>
       </c>
       <c r="D349" t="s">
-        <v>2766</v>
+        <v>2773</v>
       </c>
       <c r="E349" t="s">
-        <v>2767</v>
+        <v>2774</v>
       </c>
       <c r="F349" t="s">
-        <v>2768</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2775</v>
+      </c>
+      <c r="G349" t="s">
+        <v>2776</v>
       </c>
       <c r="H349" t="s">
-        <v>2769</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>2770</v>
+        <v>2778</v>
       </c>
       <c r="B350" t="s">
-        <v>2771</v>
+        <v>2779</v>
       </c>
       <c r="C350" t="s">
-        <v>2772</v>
+        <v>2780</v>
       </c>
       <c r="D350" t="s">
-        <v>2773</v>
+        <v>2781</v>
       </c>
       <c r="E350" t="s">
-        <v>2774</v>
+        <v>2782</v>
       </c>
       <c r="F350" t="s">
-        <v>2775</v>
-[...2 lines deleted...]
-        <v>2776</v>
+        <v>2783</v>
+      </c>
+      <c r="G350">
+        <v/>
       </c>
       <c r="H350" t="s">
-        <v>2777</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>2778</v>
+        <v>2785</v>
       </c>
       <c r="B351" t="s">
-        <v>2779</v>
+        <v>2786</v>
       </c>
       <c r="C351" t="s">
-        <v>2780</v>
+        <v>2787</v>
       </c>
       <c r="D351" t="s">
-        <v>2781</v>
+        <v>2788</v>
       </c>
       <c r="E351" t="s">
-        <v>2782</v>
+        <v>2789</v>
       </c>
       <c r="F351" t="s">
-        <v>2783</v>
+        <v>2790</v>
       </c>
       <c r="G351" t="s">
-        <v>2784</v>
+        <v>2791</v>
       </c>
       <c r="H351" t="s">
-        <v>2785</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>2786</v>
+        <v>2793</v>
       </c>
       <c r="B352" t="s">
-        <v>2787</v>
+        <v>2794</v>
       </c>
       <c r="C352" t="s">
-        <v>2788</v>
+        <v>2795</v>
       </c>
       <c r="D352" t="s">
-        <v>2789</v>
+        <v>2796</v>
       </c>
       <c r="E352" t="s">
-        <v>2790</v>
+        <v>2797</v>
       </c>
       <c r="F352" t="s">
-        <v>2791</v>
+        <v>2798</v>
       </c>
       <c r="G352" t="s">
-        <v>2792</v>
+        <v>2799</v>
       </c>
       <c r="H352" t="s">
-        <v>2793</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>2794</v>
+        <v>2801</v>
       </c>
       <c r="B353" t="s">
-        <v>2795</v>
+        <v>2802</v>
       </c>
       <c r="C353" t="s">
-        <v>2796</v>
+        <v>2803</v>
       </c>
       <c r="D353" t="s">
-        <v>2797</v>
+        <v>2804</v>
       </c>
       <c r="E353" t="s">
-        <v>2798</v>
+        <v>2805</v>
       </c>
       <c r="F353" t="s">
-        <v>2799</v>
+        <v>2806</v>
       </c>
       <c r="G353" t="s">
-        <v>2800</v>
+        <v>2807</v>
       </c>
       <c r="H353" t="s">
-        <v>2801</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>2802</v>
+        <v>2809</v>
       </c>
       <c r="B354" t="s">
-        <v>2803</v>
+        <v>2810</v>
       </c>
       <c r="C354" t="s">
-        <v>2804</v>
+        <v>2811</v>
       </c>
       <c r="D354" t="s">
-        <v>2805</v>
+        <v>2812</v>
       </c>
       <c r="E354" t="s">
-        <v>2806</v>
+        <v>2813</v>
       </c>
       <c r="F354" t="s">
-        <v>2807</v>
+        <v>2814</v>
       </c>
       <c r="G354" t="s">
-        <v>2808</v>
+        <v>2815</v>
       </c>
       <c r="H354" t="s">
-        <v>2809</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>2810</v>
+        <v>2817</v>
       </c>
       <c r="B355" t="s">
-        <v>2811</v>
+        <v>2818</v>
       </c>
       <c r="C355" t="s">
-        <v>2812</v>
+        <v>2819</v>
       </c>
       <c r="D355" t="s">
-        <v>2813</v>
+        <v>2820</v>
       </c>
       <c r="E355" t="s">
-        <v>2814</v>
+        <v>2821</v>
       </c>
       <c r="F355" t="s">
-        <v>2815</v>
+        <v>2822</v>
       </c>
       <c r="G355" t="s">
-        <v>2816</v>
+        <v>2823</v>
       </c>
       <c r="H355" t="s">
-        <v>2817</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>2818</v>
+        <v>2825</v>
       </c>
       <c r="B356" t="s">
-        <v>2819</v>
+        <v>2826</v>
       </c>
       <c r="C356" t="s">
-        <v>2820</v>
+        <v>2827</v>
       </c>
       <c r="D356" t="s">
-        <v>2821</v>
+        <v>2828</v>
       </c>
       <c r="E356" t="s">
-        <v>2822</v>
+        <v>2829</v>
       </c>
       <c r="F356" t="s">
-        <v>2823</v>
+        <v>2830</v>
       </c>
       <c r="G356" t="s">
-        <v>2824</v>
+        <v>2831</v>
       </c>
       <c r="H356" t="s">
-        <v>2825</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>2826</v>
+        <v>2833</v>
       </c>
       <c r="B357" t="s">
-        <v>2827</v>
+        <v>2834</v>
       </c>
       <c r="C357" t="s">
-        <v>2828</v>
+        <v>2835</v>
       </c>
       <c r="D357" t="s">
-        <v>2829</v>
+        <v>2836</v>
       </c>
       <c r="E357" t="s">
-        <v>2830</v>
+        <v>2837</v>
       </c>
       <c r="F357" t="s">
-        <v>2831</v>
+        <v>2838</v>
       </c>
       <c r="G357" t="s">
-        <v>2832</v>
+        <v>2839</v>
       </c>
       <c r="H357" t="s">
-        <v>2833</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>2834</v>
+        <v>2841</v>
       </c>
       <c r="B358" t="s">
-        <v>2835</v>
+        <v>2842</v>
       </c>
       <c r="C358" t="s">
-        <v>2836</v>
+        <v>2843</v>
       </c>
       <c r="D358" t="s">
-        <v>2837</v>
+        <v>2844</v>
       </c>
       <c r="E358" t="s">
-        <v>2838</v>
+        <v>2845</v>
       </c>
       <c r="F358" t="s">
-        <v>2839</v>
+        <v>2846</v>
       </c>
       <c r="G358" t="s">
-        <v>2840</v>
+        <v>2847</v>
       </c>
       <c r="H358" t="s">
-        <v>2841</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>2842</v>
+        <v>2849</v>
       </c>
       <c r="B359" t="s">
-        <v>2843</v>
+        <v>2850</v>
       </c>
       <c r="C359" t="s">
-        <v>2844</v>
+        <v>2851</v>
       </c>
       <c r="D359" t="s">
-        <v>2845</v>
+        <v>2852</v>
       </c>
       <c r="E359" t="s">
-        <v>2846</v>
+        <v>2853</v>
       </c>
       <c r="F359" t="s">
-        <v>2847</v>
-[...2 lines deleted...]
-        <v/>
+        <v>2854</v>
+      </c>
+      <c r="G359" t="s">
+        <v>2855</v>
       </c>
       <c r="H359" t="s">
-        <v>2848</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>2849</v>
+        <v>2857</v>
       </c>
       <c r="B360" t="s">
-        <v>2850</v>
+        <v>2858</v>
       </c>
       <c r="C360" t="s">
-        <v>2851</v>
+        <v>2859</v>
       </c>
       <c r="D360" t="s">
-        <v>2852</v>
+        <v>2860</v>
       </c>
       <c r="E360" t="s">
-        <v>2853</v>
+        <v>2861</v>
       </c>
       <c r="F360" t="s">
-        <v>2854</v>
+        <v>2862</v>
       </c>
       <c r="G360" t="s">
-        <v>2855</v>
+        <v>2863</v>
       </c>
       <c r="H360" t="s">
-        <v>2856</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>2857</v>
+        <v>2865</v>
       </c>
       <c r="B361" t="s">
-        <v>2858</v>
+        <v>2866</v>
       </c>
       <c r="C361" t="s">
-        <v>2859</v>
+        <v>2867</v>
       </c>
       <c r="D361" t="s">
-        <v>2860</v>
+        <v>2868</v>
       </c>
       <c r="E361" t="s">
-        <v>2861</v>
+        <v>2869</v>
       </c>
       <c r="F361" t="s">
-        <v>2862</v>
+        <v>2870</v>
       </c>
       <c r="G361" t="s">
-        <v>2863</v>
+        <v>2871</v>
       </c>
       <c r="H361" t="s">
-        <v>2864</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>2865</v>
+        <v>2873</v>
       </c>
       <c r="B362" t="s">
-        <v>2866</v>
+        <v>2874</v>
       </c>
       <c r="C362" t="s">
-        <v>2867</v>
+        <v>2875</v>
       </c>
       <c r="D362" t="s">
-        <v>2868</v>
+        <v>2876</v>
       </c>
       <c r="E362" t="s">
-        <v>2869</v>
+        <v>2877</v>
       </c>
       <c r="F362" t="s">
-        <v>2870</v>
+        <v>2878</v>
       </c>
       <c r="G362" t="s">
-        <v>2871</v>
+        <v>2879</v>
       </c>
       <c r="H362" t="s">
-        <v>2872</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>2873</v>
+        <v>2881</v>
       </c>
       <c r="B363" t="s">
-        <v>2874</v>
+        <v>2882</v>
       </c>
       <c r="C363" t="s">
-        <v>2875</v>
+        <v>2883</v>
       </c>
       <c r="D363" t="s">
-        <v>2876</v>
+        <v>2884</v>
       </c>
       <c r="E363" t="s">
-        <v>2877</v>
+        <v>2885</v>
       </c>
       <c r="F363" t="s">
-        <v>2878</v>
+        <v>2886</v>
       </c>
       <c r="G363" t="s">
-        <v>2879</v>
+        <v>2887</v>
       </c>
       <c r="H363" t="s">
-        <v>2880</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>2881</v>
+        <v>2889</v>
       </c>
       <c r="B364" t="s">
-        <v>2882</v>
+        <v>2890</v>
       </c>
       <c r="C364" t="s">
-        <v>2883</v>
+        <v>2891</v>
       </c>
       <c r="D364" t="s">
-        <v>2884</v>
+        <v>2892</v>
       </c>
       <c r="E364" t="s">
-        <v>2885</v>
+        <v>2893</v>
       </c>
       <c r="F364" t="s">
-        <v>2886</v>
+        <v>2894</v>
       </c>
       <c r="G364" t="s">
-        <v>2887</v>
+        <v>2895</v>
       </c>
       <c r="H364" t="s">
-        <v>2888</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>2889</v>
+        <v>2897</v>
       </c>
       <c r="B365" t="s">
-        <v>2890</v>
+        <v>2898</v>
       </c>
       <c r="C365" t="s">
-        <v>2891</v>
+        <v>2899</v>
       </c>
       <c r="D365" t="s">
-        <v>2892</v>
+        <v>2900</v>
       </c>
       <c r="E365" t="s">
-        <v>2893</v>
+        <v>2901</v>
       </c>
       <c r="F365" t="s">
-        <v>2894</v>
+        <v>2902</v>
       </c>
       <c r="G365" t="s">
-        <v>2895</v>
+        <v>2903</v>
       </c>
       <c r="H365" t="s">
-        <v>2896</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>2897</v>
+        <v>2905</v>
       </c>
       <c r="B366" t="s">
-        <v>2898</v>
+        <v>2906</v>
       </c>
       <c r="C366" t="s">
-        <v>2899</v>
+        <v>2907</v>
       </c>
       <c r="D366" t="s">
-        <v>2900</v>
+        <v>2908</v>
       </c>
       <c r="E366" t="s">
-        <v>2901</v>
+        <v>2909</v>
       </c>
       <c r="F366" t="s">
-        <v>2902</v>
+        <v>2910</v>
       </c>
       <c r="G366" t="s">
-        <v>2903</v>
+        <v>2911</v>
       </c>
       <c r="H366" t="s">
-        <v>2904</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>2905</v>
+        <v>2913</v>
       </c>
       <c r="B367" t="s">
-        <v>2906</v>
+        <v>2914</v>
       </c>
       <c r="C367" t="s">
-        <v>2907</v>
+        <v>2915</v>
       </c>
       <c r="D367" t="s">
-        <v>2908</v>
+        <v>2916</v>
       </c>
       <c r="E367" t="s">
-        <v>2909</v>
+        <v>2917</v>
       </c>
       <c r="F367" t="s">
-        <v>2910</v>
+        <v>2918</v>
       </c>
       <c r="G367" t="s">
-        <v>2911</v>
+        <v>2919</v>
       </c>
       <c r="H367" t="s">
-        <v>2912</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>2913</v>
+        <v>2921</v>
       </c>
       <c r="B368" t="s">
-        <v>2914</v>
+        <v>2922</v>
       </c>
       <c r="C368" t="s">
-        <v>2915</v>
+        <v>2923</v>
       </c>
       <c r="D368" t="s">
-        <v>2916</v>
+        <v>2924</v>
       </c>
       <c r="E368" t="s">
-        <v>2917</v>
+        <v>2925</v>
       </c>
       <c r="F368" t="s">
-        <v>2918</v>
+        <v>2926</v>
       </c>
       <c r="G368" t="s">
-        <v>2919</v>
+        <v>2927</v>
       </c>
       <c r="H368" t="s">
-        <v>2920</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>2921</v>
+        <v>2929</v>
       </c>
       <c r="B369" t="s">
-        <v>2922</v>
+        <v>2930</v>
       </c>
       <c r="C369" t="s">
-        <v>2923</v>
+        <v>2931</v>
       </c>
       <c r="D369" t="s">
-        <v>2924</v>
+        <v>2932</v>
       </c>
       <c r="E369" t="s">
-        <v>2925</v>
+        <v>2933</v>
       </c>
       <c r="F369" t="s">
-        <v>2926</v>
+        <v>2934</v>
       </c>
       <c r="G369" t="s">
-        <v>2927</v>
+        <v>2935</v>
       </c>
       <c r="H369" t="s">
-        <v>2928</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>2929</v>
+        <v>2937</v>
       </c>
       <c r="B370" t="s">
-        <v>2930</v>
+        <v>2938</v>
       </c>
       <c r="C370" t="s">
-        <v>2931</v>
+        <v>2939</v>
       </c>
       <c r="D370" t="s">
-        <v>2932</v>
+        <v>2940</v>
       </c>
       <c r="E370" t="s">
-        <v>2933</v>
+        <v>2941</v>
       </c>
       <c r="F370" t="s">
-        <v>2934</v>
+        <v>2942</v>
       </c>
       <c r="G370" t="s">
-        <v>2935</v>
+        <v>2943</v>
       </c>
       <c r="H370" t="s">
-        <v>2936</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>2937</v>
+        <v>2945</v>
       </c>
       <c r="B371" t="s">
-        <v>2938</v>
+        <v>2946</v>
       </c>
       <c r="C371" t="s">
-        <v>2939</v>
+        <v>2947</v>
       </c>
       <c r="D371" t="s">
-        <v>2940</v>
+        <v>2948</v>
       </c>
       <c r="E371" t="s">
-        <v>2941</v>
+        <v>2949</v>
       </c>
       <c r="F371" t="s">
-        <v>2942</v>
+        <v>2950</v>
       </c>
       <c r="G371" t="s">
-        <v>2943</v>
+        <v>2951</v>
       </c>
       <c r="H371" t="s">
-        <v>2944</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>2945</v>
+        <v>2953</v>
       </c>
       <c r="B372" t="s">
-        <v>2946</v>
+        <v>2954</v>
       </c>
       <c r="C372" t="s">
-        <v>2947</v>
+        <v>2955</v>
       </c>
       <c r="D372" t="s">
-        <v>2948</v>
+        <v>2956</v>
       </c>
       <c r="E372" t="s">
-        <v>2949</v>
+        <v>2957</v>
       </c>
       <c r="F372" t="s">
-        <v>2950</v>
+        <v>2958</v>
       </c>
       <c r="G372" t="s">
-        <v>2951</v>
+        <v>2959</v>
       </c>
       <c r="H372" t="s">
-        <v>2952</v>
-[...24 lines deleted...]
-      <c r="H373" t="s">
         <v>2960</v>
-      </c>
-[...154 lines deleted...]
-        <v>3008</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>