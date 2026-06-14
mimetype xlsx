--- v4 (2026-04-30)
+++ v5 (2026-06-14)
@@ -15,230 +15,230 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="90" windowWidth="11280" windowHeight="4950"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2961" uniqueCount="1495">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2929" uniqueCount="1481">
   <si>
     <t>Номенклатурен номер</t>
   </si>
   <si>
     <t>Оригинално име</t>
   </si>
   <si>
     <t>Цена с ДДС (€)</t>
   </si>
   <si>
     <t>Цена с ДДС (лв.)</t>
   </si>
   <si>
     <t>Разфасовка</t>
   </si>
   <si>
     <t>Тегло (кг.)</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>API</t>
   </si>
   <si>
     <t>7800082</t>
   </si>
   <si>
     <t>Gazpromneft Super 10W-40</t>
   </si>
   <si>
-    <t>20.79</t>
-[...2 lines deleted...]
-    <t>40.66</t>
+    <t>22.01</t>
+  </si>
+  <si>
+    <t>43.05</t>
   </si>
   <si>
     <t>4 л.</t>
   </si>
   <si>
     <t>3.499</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CD</t>
   </si>
   <si>
     <t>7800077</t>
   </si>
   <si>
     <t>Gazpromneft Super 10W-40</t>
   </si>
   <si>
-    <t>730.55</t>
-[...2 lines deleted...]
-    <t>1428.83</t>
+    <t>739.8</t>
+  </si>
+  <si>
+    <t>1446.92</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CD</t>
   </si>
   <si>
     <t>7800129</t>
   </si>
   <si>
     <t>Gazpromneft Super 15W-40</t>
   </si>
   <si>
-    <t>5.22</t>
-[...2 lines deleted...]
-    <t>10.21</t>
+    <t>5.59</t>
+  </si>
+  <si>
+    <t>10.93</t>
   </si>
   <si>
     <t>1 л.</t>
   </si>
   <si>
     <t>0.882</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CD</t>
   </si>
   <si>
     <t>7800130</t>
   </si>
   <si>
     <t>Gazpromneft Super 15W-40</t>
   </si>
   <si>
-    <t>20.26</t>
-[...2 lines deleted...]
-    <t>39.63</t>
+    <t>22.01</t>
+  </si>
+  <si>
+    <t>43.05</t>
   </si>
   <si>
     <t>4 л.</t>
   </si>
   <si>
     <t>3.526</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CD</t>
   </si>
   <si>
     <t>7800078</t>
   </si>
   <si>
     <t>Gazpromneft Super 15W-40</t>
   </si>
   <si>
-    <t>712.3</t>
-[...2 lines deleted...]
-    <t>1393.14</t>
+    <t>722.25</t>
+  </si>
+  <si>
+    <t>1412.60</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CD</t>
   </si>
   <si>
     <t>7800034</t>
   </si>
   <si>
     <t>Gazpromneft Standard 20W-50</t>
   </si>
   <si>
-    <t>19.98</t>
-[...2 lines deleted...]
-    <t>39.08</t>
+    <t>21.87</t>
+  </si>
+  <si>
+    <t>42.77</t>
   </si>
   <si>
     <t>4 л.</t>
   </si>
   <si>
     <t>3.548</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SF/CC</t>
   </si>
   <si>
     <t>7800214</t>
   </si>
   <si>
     <t>Gazpromneft Super T-3 85W-90</t>
   </si>
   <si>
-    <t>105.27</t>
-[...2 lines deleted...]
-    <t>205.89</t>
+    <t>113.67</t>
+  </si>
+  <si>
+    <t>222.32</t>
   </si>
   <si>
     <t>20 л.</t>
   </si>
   <si>
     <t>18.42</t>
   </si>
   <si>
     <t>Трансмисионно масло</t>
   </si>
   <si>
     <t>GL-5</t>
   </si>
   <si>
     <t>7800215</t>
   </si>
   <si>
     <t>Gazpromneft Super T-3 85W-90</t>
   </si>
   <si>
     <t>990.62</t>
   </si>
   <si>
     <t>1937.48</t>
   </si>
@@ -383,8562 +383,8466 @@
   <si>
     <t>320.64</t>
   </si>
   <si>
     <t>627.12</t>
   </si>
   <si>
     <t>45 кг.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Грес</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>7800061</t>
   </si>
   <si>
     <t>Gazpromneft Diesel Premium 5W-40</t>
   </si>
   <si>
-    <t>115.76</t>
-[...2 lines deleted...]
-    <t>226.41</t>
+    <t>125.02</t>
+  </si>
+  <si>
+    <t>244.52</t>
   </si>
   <si>
     <t>20 л.</t>
   </si>
   <si>
     <t>17.6</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SL/CI-4</t>
   </si>
   <si>
     <t>7800169</t>
   </si>
   <si>
     <t>Gazpromneft Diesel Premium 5W-40</t>
   </si>
   <si>
-    <t>999.77</t>
-[...2 lines deleted...]
-    <t>1955.38</t>
+    <t>1009.77</t>
+  </si>
+  <si>
+    <t>1974.94</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SL/CI-4</t>
   </si>
   <si>
     <t>7800076</t>
   </si>
   <si>
     <t>Gazpromneft Diesel Premium 15W-40</t>
   </si>
   <si>
-    <t>884.05</t>
-[...2 lines deleted...]
-    <t>1729.05</t>
+    <t>892.89</t>
+  </si>
+  <si>
+    <t>1746.34</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SL/CI-4</t>
   </si>
   <si>
     <t>7800062</t>
   </si>
   <si>
     <t>Gazpromneft Diesel Prioritet 10W-30</t>
   </si>
   <si>
-    <t>102.64</t>
-[...2 lines deleted...]
-    <t>200.75</t>
+    <t>110.85</t>
+  </si>
+  <si>
+    <t>216.80</t>
   </si>
   <si>
     <t>20 л.</t>
   </si>
   <si>
     <t>17.9</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SJ/CH-4</t>
   </si>
   <si>
     <t>7800008</t>
   </si>
   <si>
     <t>Gazpromneft Diesel Prioritet 10W-40</t>
   </si>
   <si>
-    <t>98.42</t>
-[...2 lines deleted...]
-    <t>192.49</t>
+    <t>106.29</t>
+  </si>
+  <si>
+    <t>207.89</t>
   </si>
   <si>
     <t>20 л.</t>
   </si>
   <si>
     <t>17.8</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SJ/CH-4</t>
   </si>
   <si>
     <t>7800269</t>
   </si>
   <si>
     <t>Gazpromneft Diesel Prioritet 15W-40</t>
   </si>
   <si>
-    <t>133.25</t>
-[...2 lines deleted...]
-    <t>260.61</t>
+    <t>143.91</t>
+  </si>
+  <si>
+    <t>281.46</t>
   </si>
   <si>
     <t>30 л.</t>
   </si>
   <si>
     <t>26.44</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SJ/CH-4</t>
   </si>
   <si>
     <t>7800242</t>
   </si>
   <si>
     <t>Gazpromneft Diesel Prioritet 15W-40</t>
   </si>
   <si>
-    <t>204.12</t>
-[...2 lines deleted...]
-    <t>399.22</t>
+    <t>220.46</t>
+  </si>
+  <si>
+    <t>431.18</t>
   </si>
   <si>
     <t>50 л.</t>
   </si>
   <si>
     <t>41.97</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SJ/CH-4</t>
   </si>
   <si>
     <t>7800064</t>
   </si>
   <si>
     <t>Gazpromneft Diesel Extra 10W-40</t>
   </si>
   <si>
-    <t>746.01</t>
-[...2 lines deleted...]
-    <t>1459.07</t>
+    <t>768.39</t>
+  </si>
+  <si>
+    <t>1502.84</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>SG/CF-4/CF</t>
   </si>
   <si>
     <t>7800134</t>
   </si>
   <si>
     <t>Gazpromneft Turbo Universal 15W-40</t>
   </si>
   <si>
-    <t>21.92</t>
-[...2 lines deleted...]
-    <t>42.87</t>
+    <t>24.03</t>
+  </si>
+  <si>
+    <t>47</t>
   </si>
   <si>
     <t>5 л.</t>
   </si>
   <si>
     <t>4.438</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>7800020</t>
   </si>
   <si>
     <t>Gazpromneft Turbo Universal 15W-40</t>
   </si>
   <si>
-    <t>87.78</t>
-[...2 lines deleted...]
-    <t>171.68</t>
+    <t>105.3</t>
+  </si>
+  <si>
+    <t>205.95</t>
   </si>
   <si>
     <t>20 л.</t>
   </si>
   <si>
     <t>18.1</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>7800021</t>
   </si>
   <si>
     <t>Gazpromneft Turbo Universal 15W-40</t>
   </si>
   <si>
-    <t>123.32</t>
-[...2 lines deleted...]
-    <t>241.19</t>
+    <t>153.9</t>
+  </si>
+  <si>
+    <t>301</t>
   </si>
   <si>
     <t>30 л.</t>
   </si>
   <si>
     <t>26.56</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>7800095</t>
   </si>
   <si>
     <t>Gazpromneft Turbo Universal 15W-40</t>
   </si>
   <si>
-    <t>172.94</t>
-[...2 lines deleted...]
-    <t>338.24</t>
+    <t>177.93</t>
+  </si>
+  <si>
+    <t>348</t>
   </si>
   <si>
     <t>50 л.</t>
   </si>
   <si>
     <t>41.95</t>
   </si>
   <si>
     <t>Моторно масло</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>7800121</t>
   </si>
   <si>
     <t>ТСп-15К</t>
   </si>
   <si>
-    <t>53.11</t>
-[...2 lines deleted...]
-    <t>103.87</t>
+    <t>55.35</t>
+  </si>
+  <si>
+    <t>108.26</t>
   </si>
   <si>
     <t>10 л.</t>
   </si>
   <si>
     <t>9.34</t>
   </si>
   <si>
     <t>Трансмисионно масло</t>
   </si>
   <si>
     <t>GL-3</t>
   </si>
   <si>
     <t>7800200</t>
   </si>
   <si>
     <t>Gazpromneft Hydraulic HZF 32</t>
   </si>
   <si>
-    <t>653.12</t>
-[...2 lines deleted...]
-    <t>1277.39</t>
+    <t>735.08</t>
+  </si>
+  <si>
+    <t>1437.69</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Хидравлично масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>7800208</t>
   </si>
   <si>
     <t>Газпромнефть Редуктор ИТД 68</t>
   </si>
   <si>
-    <t>770.84</t>
-[...2 lines deleted...]
-    <t>1507.63</t>
+    <t>996.57</t>
+  </si>
+  <si>
+    <t>1949.12</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Редукторно масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>7800079</t>
   </si>
   <si>
     <t>Gazpromneft Compressor Oil 46</t>
   </si>
   <si>
-    <t>770.84</t>
-[...2 lines deleted...]
-    <t>1507.63</t>
+    <t>793.96</t>
+  </si>
+  <si>
+    <t>1552.85</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Компресорно масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>7800143</t>
   </si>
   <si>
     <t>КС-19П (А)</t>
   </si>
   <si>
-    <t>736.25</t>
-[...2 lines deleted...]
-    <t>1439.98</t>
+    <t>758.34</t>
+  </si>
+  <si>
+    <t>1483.18</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Компресорно масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>7800119</t>
   </si>
   <si>
     <t>Газпромнефть МГД-20М</t>
   </si>
   <si>
     <t>848.23</t>
   </si>
   <si>
     <t>1658.99</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>183.5</t>
   </si>
   <si>
     <t>Компресорно масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>7800067</t>
   </si>
   <si>
     <t>Gazpromneft Turbine Oil 32</t>
   </si>
   <si>
-    <t>698.75</t>
-[...2 lines deleted...]
-    <t>1366.64</t>
+    <t>731.97</t>
+  </si>
+  <si>
+    <t>1431.61</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Турбинно масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>7800207</t>
   </si>
   <si>
     <t>Термойл 26</t>
   </si>
   <si>
-    <t>833.54</t>
-[...2 lines deleted...]
-    <t>1630.26</t>
+    <t>858.6</t>
+  </si>
+  <si>
+    <t>1679.28</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>7800073</t>
+    <t>7400001</t>
+  </si>
+  <si>
+    <t>Gazpromneft Metalgrease AC</t>
+  </si>
+  <si>
+    <t>153.09</t>
+  </si>
+  <si>
+    <t>299.42</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400056</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L 00</t>
+  </si>
+  <si>
+    <t>117.19</t>
+  </si>
+  <si>
+    <t>229.20</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800179</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-1 90</t>
+  </si>
+  <si>
+    <t>109.35</t>
+  </si>
+  <si>
+    <t>213.87</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.2</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7800074</t>
+  </si>
+  <si>
+    <t>Газпромнефть ПМ</t>
+  </si>
+  <si>
+    <t>682.44</t>
+  </si>
+  <si>
+    <t>1334.74</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Масло-омекотител</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800224</t>
+  </si>
+  <si>
+    <t>Тп-30</t>
+  </si>
+  <si>
+    <t>757.96</t>
+  </si>
+  <si>
+    <t>1482.44</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Турбинно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800181</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 100</t>
+  </si>
+  <si>
+    <t>124.2</t>
+  </si>
+  <si>
+    <t>242.91</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.86</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800182</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 150</t>
+  </si>
+  <si>
+    <t>121.23</t>
+  </si>
+  <si>
+    <t>237.11</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.9</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800219</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 680</t>
+  </si>
+  <si>
+    <t>129.6</t>
+  </si>
+  <si>
+    <t>253.48</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.14</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800063</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HZF 46</t>
+  </si>
+  <si>
+    <t>739.67</t>
+  </si>
+  <si>
+    <t>1446.67</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800072</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor F 220</t>
+  </si>
+  <si>
+    <t>1699.03</t>
+  </si>
+  <si>
+    <t>3323.01</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800142</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 100</t>
+  </si>
+  <si>
+    <t>831.63</t>
+  </si>
+  <si>
+    <t>1626.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800107</t>
+  </si>
+  <si>
+    <t>Gazpromneft Slide Way 220</t>
+  </si>
+  <si>
+    <t>870.62</t>
+  </si>
+  <si>
+    <t>1702.78</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800115</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor S Synth 100</t>
+  </si>
+  <si>
+    <t>894.62</t>
+  </si>
+  <si>
+    <t>1749.72</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800256</t>
+  </si>
+  <si>
+    <t>Gazpromneft Motor Oil 40</t>
+  </si>
+  <si>
+    <t>77.75</t>
+  </si>
+  <si>
+    <t>152.07</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.26</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SC/CA</t>
+  </si>
+  <si>
+    <t>7800167</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 20W-50</t>
+  </si>
+  <si>
+    <t>6.21</t>
+  </si>
+  <si>
+    <t>12.15</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.886</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF</t>
+  </si>
+  <si>
+    <t>7400029</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L 2</t>
+  </si>
+  <si>
+    <t>98.93</t>
+  </si>
+  <si>
+    <t>193.49</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800282</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 2</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
+    <t>7.92</t>
+  </si>
+  <si>
+    <t>400 гр.</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400052</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease LTS 2</t>
+  </si>
+  <si>
+    <t>94.84</t>
+  </si>
+  <si>
+    <t>185.49</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800091</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 10W-40</t>
+  </si>
+  <si>
+    <t>99.63</t>
+  </si>
+  <si>
+    <t>194.86</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800197</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 15</t>
+  </si>
+  <si>
+    <t>104.22</t>
+  </si>
+  <si>
+    <t>203.84</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>16.8</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300078</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 68</t>
+  </si>
+  <si>
+    <t>871.29</t>
+  </si>
+  <si>
+    <t>1704.09</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179.99</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800232</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 100</t>
+  </si>
+  <si>
+    <t>810.41</t>
+  </si>
+  <si>
+    <t>1585.02</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800118</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 220</t>
+  </si>
+  <si>
+    <t>861.06</t>
+  </si>
+  <si>
+    <t>1684.09</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800194</t>
+  </si>
+  <si>
+    <t>Газпромнефть Редуктор ИТД 680</t>
+  </si>
+  <si>
+    <t>1112.4</t>
+  </si>
+  <si>
+    <t>2175.66</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800103</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 5W-30</t>
+  </si>
+  <si>
+    <t>6.82</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800147</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>6.08</t>
+  </si>
+  <si>
+    <t>11.89</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.873</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800139</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>22.9</t>
+  </si>
+  <si>
+    <t>44.79</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.492</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800128</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>881.82</t>
+  </si>
+  <si>
+    <t>1724.69</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800279</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 20W-50</t>
+  </si>
+  <si>
+    <t>5.31</t>
+  </si>
+  <si>
+    <t>10.39</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800278</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 20W-50</t>
+  </si>
+  <si>
+    <t>20.32</t>
+  </si>
+  <si>
+    <t>39.74</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.56</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800550</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 10W-30</t>
+  </si>
+  <si>
+    <t>935.55</t>
+  </si>
+  <si>
+    <t>1829.78</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800154</t>
+  </si>
+  <si>
+    <t>Gazpromneft Industrial 30</t>
+  </si>
+  <si>
+    <t>626.4</t>
+  </si>
+  <si>
+    <t>1225.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800165</t>
+  </si>
+  <si>
+    <t>Gazpromneft Chain Oil</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.876</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800280</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium N 5W-40</t>
+  </si>
+  <si>
+    <t>1034.03</t>
+  </si>
+  <si>
+    <t>2022.39</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800149</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium GF-5 5W-30</t>
+  </si>
+  <si>
+    <t>25.79</t>
+  </si>
+  <si>
+    <t>50.44</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.396</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN//GF-5</t>
+  </si>
+  <si>
+    <t>7800136</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX III</t>
+  </si>
+  <si>
+    <t>6.99</t>
+  </si>
+  <si>
+    <t>13.67</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.856</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800295</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX III</t>
+  </si>
+  <si>
+    <t>118.8</t>
+  </si>
+  <si>
+    <t>232.35</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.49</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800137</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX III</t>
+  </si>
+  <si>
+    <t>948.66</t>
+  </si>
+  <si>
+    <t>1855.42</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800110</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX II</t>
+  </si>
+  <si>
+    <t>21.87</t>
+  </si>
+  <si>
+    <t>42.77</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.468</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800233</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX II</t>
+  </si>
+  <si>
+    <t>106.65</t>
+  </si>
+  <si>
+    <t>208.59</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.71</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300106</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-40</t>
+  </si>
+  <si>
+    <t>1217.7</t>
+  </si>
+  <si>
+    <t>2381.61</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>174.05</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7800135</t>
+  </si>
+  <si>
+    <t>Газпромнефть ШРУС</t>
+  </si>
+  <si>
+    <t>93.5</t>
+  </si>
+  <si>
+    <t>182.87</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800127</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLPD 46</t>
+  </si>
+  <si>
+    <t>857.25</t>
+  </si>
+  <si>
+    <t>1676.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900001</t>
+  </si>
+  <si>
+    <t>G-Energy Expert L 5W-30</t>
+  </si>
+  <si>
+    <t>26.08</t>
+  </si>
+  <si>
+    <t>51.01</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.295</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900003</t>
+  </si>
+  <si>
+    <t>G-Energy Expert L 5W-40</t>
+  </si>
+  <si>
+    <t>25.91</t>
+  </si>
+  <si>
+    <t>50.68</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.29</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900011</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 10W-40</t>
+  </si>
+  <si>
+    <t>126.14</t>
+  </si>
+  <si>
+    <t>246.71</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.78</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900012</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 10W-40</t>
+  </si>
+  <si>
+    <t>1090.99</t>
+  </si>
+  <si>
+    <t>2133.79</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900013</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 15W-40</t>
+  </si>
+  <si>
+    <t>120.4</t>
+  </si>
+  <si>
+    <t>235.48</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900009</t>
+  </si>
+  <si>
+    <t>G-Profi MSI 10W-40</t>
+  </si>
+  <si>
+    <t>126.14</t>
+  </si>
+  <si>
+    <t>246.71</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7900010</t>
+  </si>
+  <si>
+    <t>G-Profi MSI 10W-40</t>
+  </si>
+  <si>
+    <t>1180.68</t>
+  </si>
+  <si>
+    <t>2309.21</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7900017</t>
+  </si>
+  <si>
+    <t>G-Profi GT 10W-40</t>
+  </si>
+  <si>
+    <t>140.81</t>
+  </si>
+  <si>
+    <t>275.40</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.29</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7900020</t>
+  </si>
+  <si>
+    <t>G-Profi GT LA 10W-40</t>
+  </si>
+  <si>
+    <t>1342.56</t>
+  </si>
+  <si>
+    <t>2625.82</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CJ-4/CI-4</t>
+  </si>
+  <si>
+    <t>7900023</t>
+  </si>
+  <si>
+    <t>G-Special STOU 10W-40</t>
+  </si>
+  <si>
+    <t>127.4</t>
+  </si>
+  <si>
+    <t>249.17</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.8</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/SE/CG-4/CF-4/CE/CD/CF/GL-4</t>
+  </si>
+  <si>
+    <t>7900024</t>
+  </si>
+  <si>
+    <t>G-Special STOU 10W-40</t>
+  </si>
+  <si>
+    <t>1041.73</t>
+  </si>
+  <si>
+    <t>2037.45</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/SE/CG-4/CF-4/CE/CD/CF/GL-4</t>
+  </si>
+  <si>
+    <t>7800199</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз 80</t>
+  </si>
+  <si>
+    <t>808.64</t>
+  </si>
+  <si>
+    <t>1581.56</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800238</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 40</t>
+  </si>
+  <si>
+    <t>17.42</t>
+  </si>
+  <si>
+    <t>34.07</t>
+  </si>
+  <si>
+    <t>5 кг.</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800257</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 40</t>
+  </si>
+  <si>
+    <t>34.21</t>
+  </si>
+  <si>
+    <t>66.91</t>
+  </si>
+  <si>
+    <t>10 кг.</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300119</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 75W-90</t>
+  </si>
+  <si>
+    <t>145.8</t>
+  </si>
+  <si>
+    <t>285.16</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.4</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800205</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 75W-90</t>
+  </si>
+  <si>
+    <t>10.13</t>
+  </si>
+  <si>
+    <t>19.81</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.852</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800298</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 75W-90</t>
+  </si>
+  <si>
+    <t>39.15</t>
+  </si>
+  <si>
+    <t>76.57</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.408</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800229</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 68</t>
+  </si>
+  <si>
+    <t>93.15</t>
+  </si>
+  <si>
+    <t>182.19</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.7</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800157</t>
+  </si>
+  <si>
+    <t>Gazpromneft EP-2</t>
+  </si>
+  <si>
+    <t>1177.15</t>
+  </si>
+  <si>
+    <t>2302.30</t>
+  </si>
+  <si>
+    <t>170 кг.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800184</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease HighSpeed EP 3</t>
+  </si>
+  <si>
+    <t>5.54</t>
+  </si>
+  <si>
+    <t>10.84</t>
+  </si>
+  <si>
+    <t>400 гр.</t>
+  </si>
+  <si>
+    <t>0.4</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800222</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>21.38</t>
+  </si>
+  <si>
+    <t>41.82</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.525</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800217</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>853.83</t>
+  </si>
+  <si>
+    <t>1669.95</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7400048</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 10W</t>
+  </si>
+  <si>
+    <t>106.96</t>
+  </si>
+  <si>
+    <t>209.20</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7900025</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 10W</t>
+  </si>
+  <si>
+    <t>996.41</t>
+  </si>
+  <si>
+    <t>1948.81</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7900066</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 30</t>
+  </si>
+  <si>
+    <t>111.44</t>
+  </si>
+  <si>
+    <t>217.96</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.3</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7900026</t>
+  </si>
+  <si>
+    <t>G-Special TO-4 30</t>
+  </si>
+  <si>
+    <t>1065.67</t>
+  </si>
+  <si>
+    <t>2084.27</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7400015</t>
+  </si>
+  <si>
+    <t>G-Energy S Synth 10W-40</t>
+  </si>
+  <si>
+    <t>29.33</t>
+  </si>
+  <si>
+    <t>57.36</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.474</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7400009</t>
+  </si>
+  <si>
+    <t>G-Energy Service Line W 5W-30</t>
+  </si>
+  <si>
+    <t>1617.83</t>
+  </si>
+  <si>
+    <t>3164.20</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>176.8</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800155</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease LX EP 2</t>
+  </si>
+  <si>
+    <t>1735.29</t>
+  </si>
+  <si>
+    <t>3393.93</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400006</t>
+  </si>
+  <si>
+    <t>G-Profi MSI Plus 15W-40</t>
+  </si>
+  <si>
+    <t>111.66</t>
+  </si>
+  <si>
+    <t>218.39</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.68</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800203</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium N 5W-40</t>
+  </si>
+  <si>
+    <t>277.48</t>
+  </si>
+  <si>
+    <t>542.70</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>40.69</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7300000</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 10W</t>
+  </si>
+  <si>
+    <t>316.26</t>
+  </si>
+  <si>
+    <t>618.55</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>49.59</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300002</t>
+  </si>
+  <si>
+    <t>Gazpromneft X STOU 10W-40</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>580.88</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>49.59</t>
+  </si>
+  <si>
+    <t>Универсално масло</t>
+  </si>
+  <si>
+    <t>SF/CG-4/GL-4</t>
+  </si>
+  <si>
+    <t>7200000</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Line W 5W-30</t>
+  </si>
+  <si>
+    <t>418.41</t>
+  </si>
+  <si>
+    <t>818.34</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>49.59</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7200003</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Diesel E4 5W-30</t>
+  </si>
+  <si>
+    <t>408.24</t>
+  </si>
+  <si>
+    <t>798.45</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>49.59</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7200002</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Diesel E4 5W-30</t>
+  </si>
+  <si>
+    <t>1193.63</t>
+  </si>
+  <si>
+    <t>2334.54</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400022</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 46</t>
+  </si>
+  <si>
+    <t>665.55</t>
+  </si>
+  <si>
+    <t>1301.70</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>183.04</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400031</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Marine 30</t>
+  </si>
+  <si>
+    <t>727.95</t>
+  </si>
+  <si>
+    <t>1423.75</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>186.37</t>
+  </si>
+  <si>
+    <t>CF</t>
+  </si>
+  <si>
+    <t>7800220</t>
+  </si>
+  <si>
+    <t>Gazpromneft Steelgrease CS 2</t>
+  </si>
+  <si>
+    <t>239.37</t>
+  </si>
+  <si>
+    <t>468.17</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800210</t>
+  </si>
+  <si>
+    <t>Gazpromneft ГК марка 1</t>
+  </si>
+  <si>
+    <t>775.18</t>
+  </si>
+  <si>
+    <t>1516.12</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800225</t>
+  </si>
+  <si>
+    <t>Gazpromneft Turbo Universal 15W-40</t>
+  </si>
+  <si>
+    <t>661.5</t>
+  </si>
+  <si>
+    <t>1293.78</t>
+  </si>
+  <si>
+    <t>200 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CD</t>
+  </si>
+  <si>
+    <t>7900042</t>
+  </si>
+  <si>
+    <t>G-Profi MSF 15W-40</t>
+  </si>
+  <si>
+    <t>122.72</t>
+  </si>
+  <si>
+    <t>240.02</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CF-4</t>
+  </si>
+  <si>
+    <t>7900041</t>
+  </si>
+  <si>
+    <t>G-Profi MSF 15W-40</t>
+  </si>
+  <si>
+    <t>1080.84</t>
+  </si>
+  <si>
+    <t>2113.94</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CF-4</t>
+  </si>
+  <si>
+    <t>7800230</t>
+  </si>
+  <si>
+    <t>Gazpromneft Universal Grease</t>
+  </si>
+  <si>
+    <t>1.62</t>
+  </si>
+  <si>
+    <t>3.17</t>
+  </si>
+  <si>
+    <t>100 гр.</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900046</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Super Start 5W-30</t>
+  </si>
+  <si>
+    <t>31.36</t>
+  </si>
+  <si>
+    <t>61.33</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.396</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800228</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 10W-40</t>
+  </si>
+  <si>
+    <t>6.43</t>
+  </si>
+  <si>
+    <t>12.58</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.873</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>7800284</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 10W-30</t>
+  </si>
+  <si>
+    <t>5.08</t>
+  </si>
+  <si>
+    <t>9.94</t>
+  </si>
+  <si>
+    <t>800 мл.</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL</t>
+  </si>
+  <si>
+    <t>7800218</t>
+  </si>
+  <si>
+    <t>Литол-24</t>
+  </si>
+  <si>
+    <t>1.59</t>
+  </si>
+  <si>
+    <t>3.11</t>
+  </si>
+  <si>
+    <t>100 гр.</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7400040</t>
+  </si>
+  <si>
+    <t>G-Energy F Synth C2&amp;sol;C3 5W-30</t>
+  </si>
+  <si>
+    <t>9.2</t>
+  </si>
+  <si>
+    <t>17.99</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.844</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7400033</t>
+  </si>
+  <si>
+    <t>G-Energy S Synth 10W-40</t>
+  </si>
+  <si>
+    <t>1353.95</t>
+  </si>
+  <si>
+    <t>2648.10</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>181.37</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900040</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Active 5W-40</t>
+  </si>
+  <si>
+    <t>312.68</t>
+  </si>
+  <si>
+    <t>611.55</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>40.61</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7900039</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Long Life 10W-40</t>
+  </si>
+  <si>
+    <t>291.21</t>
+  </si>
+  <si>
+    <t>569.56</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>40.76</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7400038</t>
+  </si>
+  <si>
+    <t>G-Profi GTS 10W-40</t>
+  </si>
+  <si>
+    <t>152.24</t>
+  </si>
+  <si>
+    <t>297.76</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.32</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900071</t>
+  </si>
+  <si>
+    <t>G-Profi GTS 10W-40</t>
+  </si>
+  <si>
+    <t>1471.71</t>
+  </si>
+  <si>
+    <t>2878.41</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176.8</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900051</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Active 5W-40</t>
+  </si>
+  <si>
+    <t>1259.69</t>
+  </si>
+  <si>
+    <t>2463.74</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7900050</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Long Life 10W-40</t>
+  </si>
+  <si>
+    <t>1174.78</t>
+  </si>
+  <si>
+    <t>2297.67</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7400042</t>
+  </si>
+  <si>
+    <t>G-Profi MSJ 10W-30</t>
+  </si>
+  <si>
+    <t>1216.6</t>
+  </si>
+  <si>
+    <t>2379.46</t>
+  </si>
+  <si>
+    <t>208 л.</t>
+  </si>
+  <si>
+    <t>180.54</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CJ-4</t>
+  </si>
+  <si>
+    <t>7900053</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Super Start 5W-30</t>
+  </si>
+  <si>
+    <t>1175.87</t>
+  </si>
+  <si>
+    <t>2299.80</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7900054</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Active 5W-30</t>
+  </si>
+  <si>
+    <t>323.57</t>
+  </si>
+  <si>
+    <t>632.85</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>40.57</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900052</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Active 5W-30</t>
+  </si>
+  <si>
+    <t>1310.04</t>
+  </si>
+  <si>
+    <t>2562.21</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800245</t>
+  </si>
+  <si>
+    <t>Литол-24</t>
+  </si>
+  <si>
+    <t>2.79</t>
+  </si>
+  <si>
+    <t>5.46</t>
+  </si>
+  <si>
+    <t>300 гр.</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900055</t>
+  </si>
+  <si>
+    <t>G-Motion 4T 5W-30</t>
+  </si>
+  <si>
+    <t>7.45</t>
+  </si>
+  <si>
+    <t>14.57</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800251</t>
+  </si>
+  <si>
+    <t>Gazpromneft HD 40</t>
+  </si>
+  <si>
+    <t>4.46</t>
+  </si>
+  <si>
+    <t>8.72</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.9</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>7800247</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease LTS 2</t>
+  </si>
+  <si>
+    <t>109.89</t>
+  </si>
+  <si>
+    <t>214.93</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800240</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>2.79</t>
+  </si>
+  <si>
+    <t>5.46</t>
+  </si>
+  <si>
+    <t>300 гр.</t>
+  </si>
+  <si>
+    <t>0.3</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900056</t>
+  </si>
+  <si>
+    <t>G-Motion 2T</t>
+  </si>
+  <si>
+    <t>6.5</t>
+  </si>
+  <si>
+    <t>12.71</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300015</t>
+  </si>
+  <si>
+    <t>Gazpromneft Ecogas 15W-40</t>
+  </si>
+  <si>
+    <t>28.08</t>
+  </si>
+  <si>
+    <t>54.92</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300027</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra Plus 10W-40</t>
+  </si>
+  <si>
+    <t>133.92</t>
+  </si>
+  <si>
+    <t>261.92</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.2</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7300023</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 68</t>
+  </si>
+  <si>
+    <t>47.25</t>
+  </si>
+  <si>
+    <t>92.41</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.79</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800259</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>219.93</t>
+  </si>
+  <si>
+    <t>430.15</t>
+  </si>
+  <si>
+    <t>45 кг.</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300055</t>
+  </si>
+  <si>
+    <t>Gazpromneft Ecogas 10W-40</t>
+  </si>
+  <si>
+    <t>267.3</t>
+  </si>
+  <si>
+    <t>522.79</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>52.38</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900057</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Super Start 5W-30</t>
+  </si>
+  <si>
+    <t>346.75</t>
+  </si>
+  <si>
+    <t>678.18</t>
+  </si>
+  <si>
+    <t>50 л.</t>
+  </si>
+  <si>
+    <t>40.3</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7300044</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-40</t>
+  </si>
+  <si>
+    <t>28.62</t>
+  </si>
+  <si>
+    <t>55.98</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300051</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 15W-40</t>
+  </si>
+  <si>
+    <t>22.01</t>
+  </si>
+  <si>
+    <t>43.05</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.52</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300052</t>
+  </si>
+  <si>
+    <t>Gazpromneft Chain Oil</t>
+  </si>
+  <si>
+    <t>19.17</t>
+  </si>
+  <si>
+    <t>37.49</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.54</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300033</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 100</t>
+  </si>
+  <si>
+    <t>4.5</t>
+  </si>
+  <si>
+    <t>8.80</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300058</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 10W</t>
+  </si>
+  <si>
+    <t>848.52</t>
+  </si>
+  <si>
+    <t>1659.56</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180.61</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300060</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз IAT 40</t>
+  </si>
+  <si>
+    <t>556.2</t>
+  </si>
+  <si>
+    <t>1087.83</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300042</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Line C3 5W-40</t>
+  </si>
+  <si>
+    <t>6.14</t>
+  </si>
+  <si>
+    <t>12.01</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7300045</t>
+  </si>
+  <si>
+    <t>Gazpromneft T Line C3 5W-40</t>
+  </si>
+  <si>
+    <t>22.69</t>
+  </si>
+  <si>
+    <t>44.38</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7300036</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Line 10W-40</t>
+  </si>
+  <si>
+    <t>5.1</t>
+  </si>
+  <si>
+    <t>9.97</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300062</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз IAT 40</t>
+  </si>
+  <si>
+    <t>3.21</t>
+  </si>
+  <si>
+    <t>6.28</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300063</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз IAT 40</t>
+  </si>
+  <si>
+    <t>15.53</t>
+  </si>
+  <si>
+    <t>30.37</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>5.63</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300026</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-30</t>
+  </si>
+  <si>
+    <t>30.24</t>
+  </si>
+  <si>
+    <t>59.14</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300066</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 90</t>
+  </si>
+  <si>
+    <t>5.64</t>
+  </si>
+  <si>
+    <t>11.03</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7300068</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium C3 5W-40</t>
+  </si>
+  <si>
+    <t>7.56</t>
+  </si>
+  <si>
+    <t>14.79</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300073</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 2T</t>
+  </si>
+  <si>
+    <t>3.83</t>
+  </si>
+  <si>
+    <t>7.49</t>
+  </si>
+  <si>
+    <t>0.5 л.</t>
+  </si>
+  <si>
+    <t>0.44</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300070</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 30</t>
+  </si>
+  <si>
+    <t>914.29</t>
+  </si>
+  <si>
+    <t>1788.20</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182.75</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300096</t>
+  </si>
+  <si>
+    <t>Gazpromneft 2T Synth</t>
+  </si>
+  <si>
+    <t>6.72</t>
+  </si>
+  <si>
+    <t>13.14</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300101</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 100</t>
+  </si>
+  <si>
+    <t>124.2</t>
+  </si>
+  <si>
+    <t>242.91</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.7</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300104</t>
+  </si>
+  <si>
+    <t>Gazpromneft Screenwash Winter</t>
+  </si>
+  <si>
+    <t>4.39</t>
+  </si>
+  <si>
+    <t>8.59</t>
+  </si>
+  <si>
+    <t>3 л.</t>
+  </si>
+  <si>
+    <t>2.88</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800265</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 00</t>
+  </si>
+  <si>
+    <t>997.33</t>
+  </si>
+  <si>
+    <t>1950.61</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800266</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 1</t>
+  </si>
+  <si>
+    <t>154.32</t>
+  </si>
+  <si>
+    <t>301.82</t>
+  </si>
+  <si>
+    <t>18 кг.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800268</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>7.6</t>
+  </si>
+  <si>
+    <t>14.86</t>
+  </si>
+  <si>
+    <t>800 гр.</t>
+  </si>
+  <si>
+    <t>0.8</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300094</t>
+  </si>
+  <si>
+    <t>Gazpromneft X STOU 10W-40</t>
+  </si>
+  <si>
+    <t>995.84</t>
+  </si>
+  <si>
+    <t>1947.69</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.76</t>
+  </si>
+  <si>
+    <t>Универсално масло</t>
+  </si>
+  <si>
+    <t>SF/CG-4/GL-4</t>
+  </si>
+  <si>
+    <t>7300089</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-1 140</t>
+  </si>
+  <si>
+    <t>754.65</t>
+  </si>
+  <si>
+    <t>1475.97</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7300093</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 75W-90</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>2217.91</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.35</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800272</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L MOLY EP 2</t>
+  </si>
+  <si>
+    <t>1429.11</t>
+  </si>
+  <si>
+    <t>2795.10</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300111</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 20W-50</t>
+  </si>
+  <si>
+    <t>6.21</t>
+  </si>
+  <si>
+    <t>12.15</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF</t>
+  </si>
+  <si>
+    <t>7300113</t>
+  </si>
+  <si>
+    <t>Gazpromneft S Gear GL-4 80W-90</t>
+  </si>
+  <si>
+    <t>107.73</t>
+  </si>
+  <si>
+    <t>210.70</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.88</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7900058</t>
+  </si>
+  <si>
+    <t>G-Energy Service Line W 5W-40</t>
+  </si>
+  <si>
+    <t>15.18</t>
+  </si>
+  <si>
+    <t>29.69</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7900062</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 10W-30</t>
+  </si>
+  <si>
+    <t>180.36</t>
+  </si>
+  <si>
+    <t>352.75</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.63</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7900061</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 15W-40</t>
+  </si>
+  <si>
+    <t>165.87</t>
+  </si>
+  <si>
+    <t>324.41</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.76</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7300107</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>5.97</t>
+  </si>
+  <si>
+    <t>11.68</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.881</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300125</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>21.38</t>
+  </si>
+  <si>
+    <t>41.82</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.52</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300120</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 220</t>
+  </si>
+  <si>
+    <t>861.06</t>
+  </si>
+  <si>
+    <t>1684.09</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183.3</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800273</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>1.59</t>
+  </si>
+  <si>
+    <t>3.11</t>
+  </si>
+  <si>
+    <t>100 гр.</t>
+  </si>
+  <si>
+    <t>0.1</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900065</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 5W-30</t>
+  </si>
+  <si>
+    <t>1641.49</t>
+  </si>
+  <si>
+    <t>3210.47</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4</t>
+  </si>
+  <si>
+    <t>7300139</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 100</t>
+  </si>
+  <si>
+    <t>848.69</t>
+  </si>
+  <si>
+    <t>1659.89</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300140</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 15W-40</t>
+  </si>
+  <si>
+    <t>26.42</t>
+  </si>
+  <si>
+    <t>51.67</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.41</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7300137</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 10W</t>
+  </si>
+  <si>
+    <t>99.09</t>
+  </si>
+  <si>
+    <t>193.80</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300138</t>
+  </si>
+  <si>
+    <t>Gazpromneft TO-4 30</t>
+  </si>
+  <si>
+    <t>105.98</t>
+  </si>
+  <si>
+    <t>207.28</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.82</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>CF/CF-2</t>
+  </si>
+  <si>
+    <t>7300133</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 75W-90</t>
+  </si>
+  <si>
+    <t>1378.84</t>
+  </si>
+  <si>
+    <t>2696.78</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.35</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7300135</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra 5W-30</t>
+  </si>
+  <si>
+    <t>1133.87</t>
+  </si>
+  <si>
+    <t>2217.66</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7800277</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>846.52</t>
+  </si>
+  <si>
+    <t>1655.65</t>
+  </si>
+  <si>
+    <t>170 кг.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900063</t>
+  </si>
+  <si>
+    <t>G-Energy F Synth 5W-40</t>
+  </si>
+  <si>
+    <t>40.88</t>
+  </si>
+  <si>
+    <t>79.95</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.42</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800286</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 4T 30</t>
+  </si>
+  <si>
+    <t>4.67</t>
+  </si>
+  <si>
+    <t>9.13</t>
+  </si>
+  <si>
+    <t>800 мл.</t>
+  </si>
+  <si>
+    <t>0.71</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300142</t>
+  </si>
+  <si>
+    <t>G-Energy Premium C3 5W-30</t>
+  </si>
+  <si>
+    <t>40.32</t>
+  </si>
+  <si>
+    <t>78.86</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.27</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7300128</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 10W-30</t>
+  </si>
+  <si>
+    <t>1064.87</t>
+  </si>
+  <si>
+    <t>2082.70</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>177.74</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4</t>
+  </si>
+  <si>
+    <t>7300127</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 10W-30</t>
+  </si>
+  <si>
+    <t>115.74</t>
+  </si>
+  <si>
+    <t>226.37</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.34</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4</t>
+  </si>
+  <si>
+    <t>7300129</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 10W-40</t>
+  </si>
+  <si>
+    <t>130.13</t>
+  </si>
+  <si>
+    <t>254.51</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.36</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4</t>
+  </si>
+  <si>
+    <t>7300131</t>
+  </si>
+  <si>
+    <t>Gazpromneft X Diesel E9 15W-40</t>
+  </si>
+  <si>
+    <t>128.75</t>
+  </si>
+  <si>
+    <t>251.81</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.44</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7300148</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 20W-50</t>
+  </si>
+  <si>
+    <t>5.72</t>
+  </si>
+  <si>
+    <t>11.19</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300149</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 20W-50</t>
+  </si>
+  <si>
+    <t>22.14</t>
+  </si>
+  <si>
+    <t>43.30</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.55</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300150</t>
+  </si>
+  <si>
+    <t>Gazpromneft Super 20W-50</t>
+  </si>
+  <si>
+    <t>26.46</t>
+  </si>
+  <si>
+    <t>51.75</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.44</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7300136</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF Suffix A</t>
+  </si>
+  <si>
+    <t>5.47</t>
+  </si>
+  <si>
+    <t>10.70</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900067</t>
+  </si>
+  <si>
+    <t>G-Energy F Synth 5W-40</t>
+  </si>
+  <si>
+    <t>11.03</t>
+  </si>
+  <si>
+    <t>21.57</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7800290</t>
+  </si>
+  <si>
+    <t>Gazpromneft PS Fluid</t>
+  </si>
+  <si>
+    <t>5.59</t>
+  </si>
+  <si>
+    <t>10.93</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300156</t>
+  </si>
+  <si>
+    <t>Газпромнефть Антифриз SF12+ 40</t>
+  </si>
+  <si>
+    <t>3.65</t>
+  </si>
+  <si>
+    <t>7.14</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1.07</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900068</t>
+  </si>
+  <si>
+    <t>G-Box ATF Far East</t>
+  </si>
+  <si>
+    <t>10.5</t>
+  </si>
+  <si>
+    <t>20.54</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900069</t>
+  </si>
+  <si>
+    <t>G-Box DCT</t>
+  </si>
+  <si>
+    <t>14.14</t>
+  </si>
+  <si>
+    <t>27.66</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800292</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium A5B5 5W-30</t>
+  </si>
+  <si>
+    <t>7.68</t>
+  </si>
+  <si>
+    <t>15.02</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800288</t>
+  </si>
+  <si>
+    <t>Gazpromneft Compressor Oil 460</t>
+  </si>
+  <si>
+    <t>806.75</t>
+  </si>
+  <si>
+    <t>1577.87</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Компресорно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7300147</t>
+  </si>
+  <si>
+    <t>Gazpromneft Screenwash Summer</t>
+  </si>
+  <si>
+    <t>2.43</t>
+  </si>
+  <si>
+    <t>4.75</t>
+  </si>
+  <si>
+    <t>3 л.</t>
+  </si>
+  <si>
+    <t>3.1</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7900070</t>
+  </si>
+  <si>
+    <t>G-Energy Synthetic Extra Life 5W-30</t>
+  </si>
+  <si>
+    <t>15.18</t>
+  </si>
+  <si>
+    <t>29.69</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN</t>
+  </si>
+  <si>
+    <t>7800294</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium A5B5 5W-30</t>
+  </si>
+  <si>
+    <t>28.49</t>
+  </si>
+  <si>
+    <t>55.72</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.41</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800296</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 68</t>
+  </si>
+  <si>
+    <t>94.5</t>
+  </si>
+  <si>
+    <t>184.83</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.7</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800509</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 15W-40</t>
+  </si>
+  <si>
+    <t>739.81</t>
+  </si>
+  <si>
+    <t>1446.94</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800537</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 20W-50</t>
+  </si>
+  <si>
+    <t>773.2</t>
+  </si>
+  <si>
+    <t>1512.25</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800503</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 10W-40</t>
+  </si>
+  <si>
+    <t>921.78</t>
+  </si>
+  <si>
+    <t>1802.84</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800508</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Premium 15W-40</t>
+  </si>
+  <si>
+    <t>892.89</t>
+  </si>
+  <si>
+    <t>1746.34</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7800534</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 10W-40</t>
+  </si>
+  <si>
+    <t>883.47</t>
+  </si>
+  <si>
+    <t>1727.92</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800535</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 15W-40</t>
+  </si>
+  <si>
+    <t>885.52</t>
+  </si>
+  <si>
+    <t>1731.93</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800536</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 20W-50</t>
+  </si>
+  <si>
+    <t>822.03</t>
+  </si>
+  <si>
+    <t>1607.75</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
+  </si>
+  <si>
+    <t>7800516</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra LA 10W-40</t>
+  </si>
+  <si>
+    <t>1179.77</t>
+  </si>
+  <si>
+    <t>2307.43</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7800538</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Ultra Plus 10W-40</t>
+  </si>
+  <si>
+    <t>1026.45</t>
+  </si>
+  <si>
+    <t>2007.56</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7800522</t>
+  </si>
+  <si>
+    <t>М-10Г2к</t>
+  </si>
+  <si>
+    <t>626.67</t>
+  </si>
+  <si>
+    <t>1225.66</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CC</t>
+  </si>
+  <si>
+    <t>7800514</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 5W-40</t>
+  </si>
+  <si>
+    <t>951.36</t>
+  </si>
+  <si>
+    <t>1860.70</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800510</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 10W-40</t>
+  </si>
+  <si>
+    <t>725.22</t>
+  </si>
+  <si>
+    <t>1418.41</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800515</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 15W-40</t>
+  </si>
+  <si>
+    <t>692.82</t>
+  </si>
+  <si>
+    <t>1355.04</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800504</t>
+  </si>
+  <si>
+    <t>Gazpromneft Standard 20W-50</t>
+  </si>
+  <si>
+    <t>727.41</t>
+  </si>
+  <si>
+    <t>1422.69</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7800506</t>
+  </si>
+  <si>
+    <t>Gazpromneft Moto 2T</t>
+  </si>
+  <si>
+    <t>791.1</t>
+  </si>
+  <si>
+    <t>1547.26</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800532</t>
+  </si>
+  <si>
+    <t>Gazpromneft Form Oil 135</t>
+  </si>
+  <si>
+    <t>790.16</t>
+  </si>
+  <si>
+    <t>1545.42</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Кофражно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800520</t>
+  </si>
+  <si>
+    <t>И-12А</t>
+  </si>
+  <si>
+    <t>624.24</t>
+  </si>
+  <si>
+    <t>1220.91</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800533</t>
+  </si>
+  <si>
+    <t>И-20А</t>
+  </si>
+  <si>
+    <t>634.91</t>
+  </si>
+  <si>
+    <t>1241.78</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800521</t>
+  </si>
+  <si>
+    <t>И-40А</t>
+  </si>
+  <si>
+    <t>638.96</t>
+  </si>
+  <si>
+    <t>1249.70</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800525</t>
+  </si>
+  <si>
+    <t>Термойл 16</t>
+  </si>
+  <si>
+    <t>849.15</t>
+  </si>
+  <si>
+    <t>1660.79</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800527</t>
   </si>
   <si>
     <t>Gazpromneft Slide Way 68</t>
   </si>
   <si>
     <t>835.57</t>
   </si>
   <si>
     <t>1634.23</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Индустриално масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>7400001</t>
-[...11 lines deleted...]
-    <t>18 кг.</t>
+    <t>7800505</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 460</t>
+  </si>
+  <si>
+    <t>891.82</t>
+  </si>
+  <si>
+    <t>1744.25</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800541</t>
+  </si>
+  <si>
+    <t>Газпромнефть Редуктор ИТД 68</t>
+  </si>
+  <si>
+    <t>996.57</t>
+  </si>
+  <si>
+    <t>1949.12</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800540</t>
+  </si>
+  <si>
+    <t>808.11</t>
+  </si>
+  <si>
+    <t>1580.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800530</t>
+  </si>
+  <si>
+    <t>Gazpromneft ATF DX II</t>
+  </si>
+  <si>
+    <t>929.75</t>
+  </si>
+  <si>
+    <t>1818.43</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800500</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-1 90</t>
+  </si>
+  <si>
+    <t>730.08</t>
+  </si>
+  <si>
+    <t>1427.91</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7800507</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 90</t>
+  </si>
+  <si>
+    <t>777.74</t>
+  </si>
+  <si>
+    <t>1521.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800511</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 80W-90</t>
+  </si>
+  <si>
+    <t>830.66</t>
+  </si>
+  <si>
+    <t>1624.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800523</t>
+  </si>
+  <si>
+    <t>ТСп-15К</t>
+  </si>
+  <si>
+    <t>786.81</t>
+  </si>
+  <si>
+    <t>1538.87</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-3</t>
+  </si>
+  <si>
+    <t>7800517</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 32</t>
+  </si>
+  <si>
+    <t>636.04</t>
+  </si>
+  <si>
+    <t>1243.99</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800518</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 46</t>
+  </si>
+  <si>
+    <t>639.36</t>
+  </si>
+  <si>
+    <t>1250.48</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800519</t>
+  </si>
+  <si>
+    <t>Газпромнефть Хидравлик 68</t>
+  </si>
+  <si>
+    <t>650.16</t>
+  </si>
+  <si>
+    <t>1271.60</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800513</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 46</t>
+  </si>
+  <si>
+    <t>671.76</t>
+  </si>
+  <si>
+    <t>1313.85</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800528</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 68</t>
+  </si>
+  <si>
+    <t>712.26</t>
+  </si>
+  <si>
+    <t>1393.06</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800529</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 32</t>
+  </si>
+  <si>
+    <t>870.48</t>
+  </si>
+  <si>
+    <t>1702.51</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800502</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 46</t>
+  </si>
+  <si>
+    <t>855.77</t>
+  </si>
+  <si>
+    <t>1673.74</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800526</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HZF 46</t>
+  </si>
+  <si>
+    <t>739.67</t>
+  </si>
+  <si>
+    <t>1446.67</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800539</t>
+  </si>
+  <si>
+    <t>МГЕ-46В</t>
+  </si>
+  <si>
+    <t>753.3</t>
+  </si>
+  <si>
+    <t>1473.33</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7500500</t>
+  </si>
+  <si>
+    <t>649.22</t>
+  </si>
+  <si>
+    <t>1269.76</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7500501</t>
+  </si>
+  <si>
+    <t>649.22</t>
+  </si>
+  <si>
+    <t>1269.76</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800524</t>
+  </si>
+  <si>
+    <t>Gazpromneft Cutoil GR 10</t>
+  </si>
+  <si>
+    <t>1057.86</t>
+  </si>
+  <si>
+    <t>2068.99</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000082</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 150</t>
+  </si>
+  <si>
+    <t>121.23</t>
+  </si>
+  <si>
+    <t>237.11</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.85</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000069</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 40</t>
+  </si>
+  <si>
+    <t>543.51</t>
+  </si>
+  <si>
+    <t>1063.01</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000068</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 85W-140</t>
+  </si>
+  <si>
+    <t>126.9</t>
+  </si>
+  <si>
+    <t>248.19</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.09</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7000027</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 85W-140</t>
+  </si>
+  <si>
+    <t>1063.73</t>
+  </si>
+  <si>
+    <t>2080.47</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>185.45</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7000066</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>5.54</t>
+  </si>
+  <si>
+    <t>10.84</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000067</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>21.6</t>
+  </si>
+  <si>
+    <t>42.25</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.48</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000065</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>725.22</t>
+  </si>
+  <si>
+    <t>1418.41</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.36</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000063</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 10W-40</t>
+  </si>
+  <si>
+    <t>25.92</t>
+  </si>
+  <si>
+    <t>50.70</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.35</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000051</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 220</t>
+  </si>
+  <si>
+    <t>866.7</t>
+  </si>
+  <si>
+    <t>1695.12</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>183.66</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000050</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 100</t>
+  </si>
+  <si>
+    <t>742.5</t>
+  </si>
+  <si>
+    <t>1452.20</t>
+  </si>
+  <si>
+    <t>220 кг.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000008</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 100</t>
+  </si>
+  <si>
+    <t>40.23</t>
+  </si>
+  <si>
+    <t>78.68</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>11.21</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000014</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ S 100</t>
+  </si>
+  <si>
+    <t>4.05</t>
+  </si>
+  <si>
+    <t>7.92</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000045</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS SAE 15W-40</t>
+  </si>
+  <si>
+    <t>22.9</t>
+  </si>
+  <si>
+    <t>44.79</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.48</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000015</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS SAE 15W-40</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>11.62</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000046</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT PLUS SAE 10W-40</t>
+  </si>
+  <si>
+    <t>118.8</t>
+  </si>
+  <si>
+    <t>232.35</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.42</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7000016</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT PLUS SAE 10W-40</t>
+  </si>
+  <si>
+    <t>921.78</t>
+  </si>
+  <si>
+    <t>1802.84</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.56</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7000047</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>291.6</t>
+  </si>
+  <si>
+    <t>570.32</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>53.22</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000062</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>26.19</t>
+  </si>
+  <si>
+    <t>51.22</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.4</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000036</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>5.59</t>
+  </si>
+  <si>
+    <t>10.93</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.88</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000037</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 20W-50</t>
+  </si>
+  <si>
+    <t>21.87</t>
+  </si>
+  <si>
+    <t>42.77</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.52</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000056</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-40</t>
+  </si>
+  <si>
+    <t>6.76</t>
+  </si>
+  <si>
+    <t>13.22</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000059</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-40</t>
+  </si>
+  <si>
+    <t>31.21</t>
+  </si>
+  <si>
+    <t>61.04</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.28</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000032</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-40</t>
+  </si>
+  <si>
+    <t>25.39</t>
+  </si>
+  <si>
+    <t>49.66</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.42</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000048</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 15W-40</t>
+  </si>
+  <si>
+    <t>5.37</t>
+  </si>
+  <si>
+    <t>10.50</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7000064</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 15W-40</t>
+  </si>
+  <si>
+    <t>24.91</t>
+  </si>
+  <si>
+    <t>48.72</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.37</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7000038</t>
+  </si>
+  <si>
+    <t>NISOTEC MOTOR OIL SF SAE 15W-40</t>
+  </si>
+  <si>
+    <t>20.93</t>
+  </si>
+  <si>
+    <t>40.94</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.49</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CC</t>
+  </si>
+  <si>
+    <t>7000049</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT SAE 15W-40</t>
+  </si>
+  <si>
+    <t>116.1</t>
+  </si>
+  <si>
+    <t>227.07</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.56</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7000052</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 68</t>
+  </si>
+  <si>
+    <t>835.57</t>
+  </si>
+  <si>
+    <t>1634.23</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180.41</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000073</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 68</t>
+  </si>
+  <si>
+    <t>100.98</t>
+  </si>
+  <si>
+    <t>197.50</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.6</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000053</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS LPG/CNG SAE 10W-40</t>
+  </si>
+  <si>
+    <t>6.59</t>
+  </si>
+  <si>
+    <t>12.89</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000054</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS LPG/CNG SAE 10W-40</t>
+  </si>
+  <si>
+    <t>25.52</t>
+  </si>
+  <si>
+    <t>49.91</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.48</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000060</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOGAS LPG/CNG SAE 10W-40</t>
+  </si>
+  <si>
+    <t>31.73</t>
+  </si>
+  <si>
+    <t>62.06</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.35</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000055</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT EURO SAE 10W-40</t>
+  </si>
+  <si>
+    <t>1179.77</t>
+  </si>
+  <si>
+    <t>2307.43</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176.36</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CI-4</t>
+  </si>
+  <si>
+    <t>7000039</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT EURO SAE 10W-40</t>
+  </si>
+  <si>
+    <t>150.39</t>
+  </si>
+  <si>
+    <t>294.14</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.21</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CI-4</t>
+  </si>
+  <si>
+    <t>7000057</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-30</t>
+  </si>
+  <si>
+    <t>37.4</t>
+  </si>
+  <si>
+    <t>73.15</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.27</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000074</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-30</t>
+  </si>
+  <si>
+    <t>8.29</t>
+  </si>
+  <si>
+    <t>16.21</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.85</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000058</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-40</t>
+  </si>
+  <si>
+    <t>37.67</t>
+  </si>
+  <si>
+    <t>73.68</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.29</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000031</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-40</t>
+  </si>
+  <si>
+    <t>8.37</t>
+  </si>
+  <si>
+    <t>16.37</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000071</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SINT SAE 5W-40</t>
+  </si>
+  <si>
+    <t>30.38</t>
+  </si>
+  <si>
+    <t>59.42</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.43</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000061</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 10W-40</t>
+  </si>
+  <si>
+    <t>26.41</t>
+  </si>
+  <si>
+    <t>51.65</t>
+  </si>
+  <si>
+    <t>5 л.</t>
+  </si>
+  <si>
+    <t>4.36</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000033</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 10W-40</t>
+  </si>
+  <si>
+    <t>5.64</t>
+  </si>
+  <si>
+    <t>11.03</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.87</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000034</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 10W-40</t>
+  </si>
+  <si>
+    <t>22.01</t>
+  </si>
+  <si>
+    <t>43.05</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.49</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000035</t>
+  </si>
+  <si>
+    <t>NISOTEC UNIVERSAL SAE 15W-40</t>
+  </si>
+  <si>
+    <t>49.14</t>
+  </si>
+  <si>
+    <t>96.11</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.84</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CD</t>
+  </si>
+  <si>
+    <t>7000000</t>
+  </si>
+  <si>
+    <t>NISOTEC AdBlue</t>
+  </si>
+  <si>
+    <t>8.1</t>
+  </si>
+  <si>
+    <t>15.84</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>4.36</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000092</t>
+  </si>
+  <si>
+    <t>NISOTEC AdBlue</t>
+  </si>
+  <si>
+    <t>15.53</t>
+  </si>
+  <si>
+    <t>30.37</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>10.89</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000040</t>
+  </si>
+  <si>
+    <t>NISOTEC SUPER LONG SAE 20W-50</t>
+  </si>
+  <si>
+    <t>113.4</t>
+  </si>
+  <si>
+    <t>221.79</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.74</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4/CG-4/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7000030</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE PS SAE 10W-40</t>
+  </si>
+  <si>
+    <t>337.96</t>
+  </si>
+  <si>
+    <t>660.99</t>
+  </si>
+  <si>
+    <t>60 л.</t>
+  </si>
+  <si>
+    <t>52.26</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CF</t>
+  </si>
+  <si>
+    <t>7000011</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 32</t>
+  </si>
+  <si>
+    <t>665.77</t>
+  </si>
+  <si>
+    <t>1302.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.69</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000004</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 32</t>
+  </si>
+  <si>
+    <t>89.67</t>
+  </si>
+  <si>
+    <t>175.38</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.43</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000003</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 46</t>
+  </si>
+  <si>
+    <t>46.63</t>
+  </si>
+  <si>
+    <t>91.20</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.66</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000012</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 46</t>
+  </si>
+  <si>
+    <t>671.76</t>
+  </si>
+  <si>
+    <t>1313.85</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179.55</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000005</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 46</t>
+  </si>
+  <si>
+    <t>90.32</t>
+  </si>
+  <si>
+    <t>176.65</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.52</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000028</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 68</t>
+  </si>
+  <si>
+    <t>712.26</t>
+  </si>
+  <si>
+    <t>1393.06</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180.39</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000001</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HM 100</t>
+  </si>
+  <si>
+    <t>831.63</t>
+  </si>
+  <si>
+    <t>1626.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181.29</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000021</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 22</t>
+  </si>
+  <si>
+    <t>924.48</t>
+  </si>
+  <si>
+    <t>1808.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175.07</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000044</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 46</t>
+  </si>
+  <si>
+    <t>855.77</t>
+  </si>
+  <si>
+    <t>1673.74</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179.13</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000077</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 46</t>
+  </si>
+  <si>
+    <t>97.2</t>
+  </si>
+  <si>
+    <t>190.11</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.48</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000026</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-30</t>
+  </si>
+  <si>
+    <t>6.82</t>
+  </si>
+  <si>
+    <t>13.34</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000091</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTOLINE SAE 5W-30</t>
+  </si>
+  <si>
+    <t>25.47</t>
+  </si>
+  <si>
+    <t>49.81</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.43</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000007</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 150</t>
+  </si>
+  <si>
+    <t>955.56</t>
+  </si>
+  <si>
+    <t>1868.91</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182.66</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000041</t>
+  </si>
+  <si>
+    <t>NISOTEC DIZEL S-3 SAE 20W-50</t>
+  </si>
+  <si>
+    <t>110.7</t>
+  </si>
+  <si>
+    <t>216.51</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.67</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SF/CD</t>
+  </si>
+  <si>
+    <t>7000019</t>
+  </si>
+  <si>
+    <t>NISOTEC 2T</t>
+  </si>
+  <si>
+    <t>5.51</t>
+  </si>
+  <si>
+    <t>10.78</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.88</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>TC</t>
+  </si>
+  <si>
+    <t>7000086</t>
+  </si>
+  <si>
+    <t>NISOTEC 2T</t>
+  </si>
+  <si>
+    <t>3.83</t>
+  </si>
+  <si>
+    <t>7.49</t>
+  </si>
+  <si>
+    <t>0.5 л.</t>
+  </si>
+  <si>
+    <t>0.44</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>TC</t>
+  </si>
+  <si>
+    <t>7000022</t>
+  </si>
+  <si>
+    <t>NISOTEC OPLATOL</t>
+  </si>
+  <si>
+    <t>790.16</t>
+  </si>
+  <si>
+    <t>1545.42</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175.06</t>
+  </si>
+  <si>
+    <t>Кофражно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000029</t>
+  </si>
+  <si>
+    <t>NISOTEC TERMOL 32</t>
+  </si>
+  <si>
+    <t>858.06</t>
+  </si>
+  <si>
+    <t>1678.22</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.46</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000020</t>
+  </si>
+  <si>
+    <t>NISOTEC TRAKTOL 80</t>
+  </si>
+  <si>
+    <t>121.23</t>
+  </si>
+  <si>
+    <t>237.11</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.61</t>
+  </si>
+  <si>
+    <t>Трансмисионно-Хидравлично масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000002</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF DII</t>
+  </si>
+  <si>
+    <t>5.94</t>
+  </si>
+  <si>
+    <t>11.62</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000072</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF DII</t>
+  </si>
+  <si>
+    <t>929.75</t>
+  </si>
+  <si>
+    <t>1818.43</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>177.51</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000043</t>
+  </si>
+  <si>
+    <t>NISOTEC GL-1 SAE 140</t>
+  </si>
+  <si>
+    <t>116.1</t>
+  </si>
+  <si>
+    <t>227.07</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>18.04</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7000042</t>
+  </si>
+  <si>
+    <t>NISOTEC GL-1 SAE 90</t>
+  </si>
+  <si>
+    <t>109.35</t>
+  </si>
+  <si>
+    <t>213.87</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.85</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-1</t>
+  </si>
+  <si>
+    <t>7000009</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 90</t>
+  </si>
+  <si>
+    <t>55.35</t>
+  </si>
+  <si>
+    <t>108.26</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000010</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 90</t>
+  </si>
+  <si>
+    <t>5.64</t>
+  </si>
+  <si>
+    <t>11.03</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.9</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000075</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 90</t>
+  </si>
+  <si>
+    <t>21.6</t>
+  </si>
+  <si>
+    <t>42.25</t>
+  </si>
+  <si>
+    <t>4 л.</t>
+  </si>
+  <si>
+    <t>3.6</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000006</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 80W-90</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.9</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000013</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 80W-90</t>
+  </si>
+  <si>
+    <t>830.66</t>
+  </si>
+  <si>
+    <t>1624.63</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>182.5</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000017</t>
+  </si>
+  <si>
+    <t>NISOTEC 4T MOTO SAE 20W-50</t>
+  </si>
+  <si>
+    <t>6.21</t>
+  </si>
+  <si>
+    <t>12.15</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>7000018</t>
+  </si>
+  <si>
+    <t>NISOTEC 4T GARDEN</t>
+  </si>
+  <si>
+    <t>5.78</t>
+  </si>
+  <si>
+    <t>11.30</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7000023</t>
+  </si>
+  <si>
+    <t>NISOTEC CLEANER EXTRA</t>
+  </si>
+  <si>
+    <t>34.1</t>
+  </si>
+  <si>
+    <t>66.69</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.05</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000025</t>
+  </si>
+  <si>
+    <t>NISOTEC AUTO GLASS SUMMER</t>
+  </si>
+  <si>
+    <t>1.78</t>
+  </si>
+  <si>
+    <t>3.48</t>
+  </si>
+  <si>
+    <t>2 л.</t>
+  </si>
+  <si>
+    <t>1.99</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000079</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT E9 SAE 15W-40</t>
+  </si>
+  <si>
+    <t>1166.33</t>
+  </si>
+  <si>
+    <t>2281.14</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178.14</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7000081</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT E9 SAE 15W-40</t>
+  </si>
+  <si>
+    <t>134.46</t>
+  </si>
+  <si>
+    <t>262.98</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.38</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7000080</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 68</t>
+  </si>
+  <si>
+    <t>994.14</t>
+  </si>
+  <si>
+    <t>1944.37</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180.42</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000076</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF SUFFIX A</t>
+  </si>
+  <si>
+    <t>808.11</t>
+  </si>
+  <si>
+    <t>1580.53</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179.08</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000090</t>
+  </si>
+  <si>
+    <t>NISOTEC ATF SUFFIX A</t>
+  </si>
+  <si>
+    <t>52.38</t>
+  </si>
+  <si>
+    <t>102.45</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.74</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000078</t>
+  </si>
+  <si>
+    <t>NISOTEC HIDROL HV 68</t>
+  </si>
+  <si>
+    <t>871.29</t>
+  </si>
+  <si>
+    <t>1704.09</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180.05</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000087</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO GL-4 SAE 75W-90</t>
+  </si>
+  <si>
+    <t>9.18</t>
+  </si>
+  <si>
+    <t>17.95</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7000084</t>
+  </si>
+  <si>
+    <t>NISOTEC FAVORIT E9 SAE 10W-40</t>
+  </si>
+  <si>
+    <t>1235.03</t>
+  </si>
+  <si>
+    <t>2415.51</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175.69</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SN/CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7000094</t>
+  </si>
+  <si>
+    <t>NISOTEC SUPER LONG SAE 15W-40</t>
+  </si>
+  <si>
+    <t>111.78</t>
+  </si>
+  <si>
+    <t>218.62</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.82</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4/CG-4/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7000088</t>
+  </si>
+  <si>
+    <t>NISOTEC TESTEROL</t>
+  </si>
+  <si>
+    <t>5.81</t>
+  </si>
+  <si>
+    <t>11.36</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.92</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000089</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 75W-90</t>
+  </si>
+  <si>
+    <t>173.34</t>
+  </si>
+  <si>
+    <t>339.02</t>
+  </si>
+  <si>
+    <t>20 л.</t>
+  </si>
+  <si>
+    <t>17.16</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7000093</t>
+  </si>
+  <si>
+    <t>NISOTEC HIPO EP SAE 80W-90</t>
+  </si>
+  <si>
+    <t>6.45</t>
+  </si>
+  <si>
+    <t>12.62</t>
+  </si>
+  <si>
+    <t>1 л.</t>
+  </si>
+  <si>
+    <t>0.89</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800546</t>
+  </si>
+  <si>
+    <t>Gazpromneft Grease L EP 2</t>
+  </si>
+  <si>
+    <t>1297.31</t>
+  </si>
+  <si>
+    <t>2537.32</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800553</t>
+  </si>
+  <si>
+    <t>Gazpromneft Ecogas 10W-40</t>
+  </si>
+  <si>
+    <t>877.5</t>
+  </si>
+  <si>
+    <t>1716.24</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7900502</t>
+  </si>
+  <si>
+    <t>G-Profi GT 10W-40</t>
+  </si>
+  <si>
+    <t>1178.31</t>
+  </si>
+  <si>
+    <t>2304.57</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CI-4</t>
+  </si>
+  <si>
+    <t>7900503</t>
+  </si>
+  <si>
+    <t>G-Profi MSH 15W-40</t>
+  </si>
+  <si>
+    <t>1072.41</t>
+  </si>
+  <si>
+    <t>2097.45</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CH-4</t>
+  </si>
+  <si>
+    <t>7900504</t>
+  </si>
+  <si>
+    <t>G-Profi MSI Plus 15W-40</t>
+  </si>
+  <si>
+    <t>959.42</t>
+  </si>
+  <si>
+    <t>1876.46</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CI-4</t>
+  </si>
+  <si>
+    <t>7900501</t>
+  </si>
+  <si>
+    <t>G-Profi MSK 15W-40</t>
+  </si>
+  <si>
+    <t>1246.9</t>
+  </si>
+  <si>
+    <t>2438.72</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>CK-4/CJ-4</t>
+  </si>
+  <si>
+    <t>7800555</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Extra 10W-40</t>
+  </si>
+  <si>
+    <t>768.39</t>
+  </si>
+  <si>
+    <t>1502.84</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SG/CF-4/CF</t>
+  </si>
+  <si>
+    <t>7800551</t>
+  </si>
+  <si>
+    <t>Gazpromneft Premium L 10W-40</t>
+  </si>
+  <si>
+    <t>881.82</t>
+  </si>
+  <si>
+    <t>1724.69</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SL/CF</t>
+  </si>
+  <si>
+    <t>7800542</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 150</t>
+  </si>
+  <si>
+    <t>920.43</t>
+  </si>
+  <si>
+    <t>1800.20</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800543</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 220</t>
+  </si>
+  <si>
+    <t>866.7</t>
+  </si>
+  <si>
+    <t>1695.12</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800544</t>
+  </si>
+  <si>
+    <t>Gazpromneft Reductor CLP 320</t>
+  </si>
+  <si>
+    <t>869.4</t>
+  </si>
+  <si>
+    <t>1700.40</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Редукторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800549</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-4 80W-85</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>1795.45</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-4</t>
+  </si>
+  <si>
+    <t>7800554</t>
+  </si>
+  <si>
+    <t>Gazpromneft GL-5 80W-90</t>
+  </si>
+  <si>
+    <t>871.83</t>
+  </si>
+  <si>
+    <t>1705.15</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
+    <t>GL-5</t>
+  </si>
+  <si>
+    <t>7800552</t>
+  </si>
+  <si>
+    <t>Тп-30</t>
+  </si>
+  <si>
+    <t>757.96</t>
+  </si>
+  <si>
+    <t>1482.44</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>Турбинно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800547</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HLP 32</t>
+  </si>
+  <si>
+    <t>665.77</t>
+  </si>
+  <si>
+    <t>1302.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800548</t>
+  </si>
+  <si>
+    <t>Gazpromneft Hydraulic HVLP 15</t>
+  </si>
+  <si>
+    <t>924.48</t>
+  </si>
+  <si>
+    <t>1808.13</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>Хидравлично масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800545</t>
+  </si>
+  <si>
+    <t>Gazpromneft Steelgrease CS 2</t>
+  </si>
+  <si>
+    <t>1149.61</t>
+  </si>
+  <si>
+    <t>2248.44</t>
+  </si>
+  <si>
+    <t>180 кг.</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000099</t>
+  </si>
+  <si>
+    <t>NISOTEC STAZOL 220</t>
+  </si>
+  <si>
+    <t>66.53</t>
+  </si>
+  <si>
+    <t>130.12</t>
+  </si>
+  <si>
+    <t>10 л.</t>
+  </si>
+  <si>
+    <t>8.95</t>
+  </si>
+  <si>
+    <t>Индустриално масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7000097</t>
+  </si>
+  <si>
+    <t>NISOTEC REDOL 320</t>
+  </si>
+  <si>
+    <t>128.25</t>
+  </si>
+  <si>
+    <t>250.84</t>
+  </si>
+  <si>
+    <t>20 л.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>Грес</t>
+    <t>Редукторно масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>7400056</t>
-[...17 lines deleted...]
-    <t>Грес</t>
+    <t>7000100</t>
+  </si>
+  <si>
+    <t>NISOTEC ANTIFRIZ G12 LL 100</t>
+  </si>
+  <si>
+    <t>4.46</t>
+  </si>
+  <si>
+    <t>8.72</t>
+  </si>
+  <si>
+    <t>1 кг.</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Антифриз</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>7800179</t>
-[...2621 lines deleted...]
-    <t>70.98</t>
+    <t>7000098</t>
+  </si>
+  <si>
+    <t>NISOTEC OPLATOL</t>
+  </si>
+  <si>
+    <t>47.52</t>
+  </si>
+  <si>
+    <t>92.94</t>
   </si>
   <si>
     <t>10 л.</t>
   </si>
   <si>
-    <t>8.79</t>
-[...2084 lines deleted...]
-    <t>178</t>
+    <t>8.52</t>
   </si>
   <si>
     <t>Кофражно масло</t>
-  </si>
-[...3247 lines deleted...]
-    <t>Антифриз</t>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -9249,51 +9153,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H372"/>
+  <dimension ref="A1:H368"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
@@ -12276,78 +12180,78 @@
         <v>918</v>
       </c>
       <c r="H115" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
         <v>920</v>
       </c>
       <c r="B116" t="s">
         <v>921</v>
       </c>
       <c r="C116" t="s">
         <v>922</v>
       </c>
       <c r="D116" t="s">
         <v>923</v>
       </c>
       <c r="E116" t="s">
         <v>924</v>
       </c>
       <c r="F116" t="s">
         <v>925</v>
       </c>
-      <c r="G116" t="s">
+      <c r="G116">
+        <v/>
+      </c>
+      <c r="H116" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
+        <v>927</v>
+      </c>
+      <c r="B117" t="s">
         <v>928</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
         <v>929</v>
       </c>
-      <c r="C117" t="s">
+      <c r="D117" t="s">
         <v>930</v>
       </c>
-      <c r="D117" t="s">
+      <c r="E117" t="s">
         <v>931</v>
       </c>
-      <c r="E117" t="s">
+      <c r="F117" t="s">
         <v>932</v>
       </c>
-      <c r="F117" t="s">
+      <c r="G117" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="H117" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
         <v>935</v>
       </c>
       <c r="B118" t="s">
         <v>936</v>
       </c>
       <c r="C118" t="s">
         <v>937</v>
       </c>
       <c r="D118" t="s">
         <v>938</v>
       </c>
       <c r="E118" t="s">
         <v>939</v>
       </c>
       <c r="F118" t="s">
         <v>940</v>
       </c>
       <c r="G118" t="s">
@@ -13394,104 +13298,104 @@
         <v>1261</v>
       </c>
       <c r="H158" t="s">
         <v>1262</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
         <v>1263</v>
       </c>
       <c r="B159" t="s">
         <v>1264</v>
       </c>
       <c r="C159" t="s">
         <v>1265</v>
       </c>
       <c r="D159" t="s">
         <v>1266</v>
       </c>
       <c r="E159" t="s">
         <v>1267</v>
       </c>
       <c r="F159" t="s">
         <v>1268</v>
       </c>
-      <c r="G159" t="s">
+      <c r="G159">
+        <v/>
+      </c>
+      <c r="H159" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B160" t="s">
         <v>1271</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" t="s">
         <v>1272</v>
       </c>
-      <c r="C160" t="s">
+      <c r="D160" t="s">
         <v>1273</v>
       </c>
-      <c r="D160" t="s">
+      <c r="E160" t="s">
         <v>1274</v>
       </c>
-      <c r="E160" t="s">
+      <c r="F160" t="s">
         <v>1275</v>
       </c>
-      <c r="F160" t="s">
+      <c r="G160" t="s">
         <v>1276</v>
       </c>
-      <c r="G160" t="s">
+      <c r="H160" t="s">
         <v>1277</v>
-      </c>
-[...1 lines deleted...]
-        <v>1278</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B161" t="s">
         <v>1279</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" t="s">
         <v>1280</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>1281</v>
       </c>
-      <c r="D161" t="s">
+      <c r="E161" t="s">
         <v>1282</v>
       </c>
-      <c r="E161" t="s">
+      <c r="F161" t="s">
         <v>1283</v>
       </c>
-      <c r="F161" t="s">
+      <c r="G161" t="s">
         <v>1284</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="H161" t="s">
         <v>1285</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
         <v>1286</v>
       </c>
       <c r="B162" t="s">
         <v>1287</v>
       </c>
       <c r="C162" t="s">
         <v>1288</v>
       </c>
       <c r="D162" t="s">
         <v>1289</v>
       </c>
       <c r="E162" t="s">
         <v>1290</v>
       </c>
       <c r="F162" t="s">
         <v>1291</v>
       </c>
       <c r="G162" t="s">
@@ -15459,171 +15363,171 @@
         <v>1895</v>
       </c>
       <c r="C238" t="s">
         <v>1896</v>
       </c>
       <c r="D238" t="s">
         <v>1897</v>
       </c>
       <c r="E238" t="s">
         <v>1898</v>
       </c>
       <c r="F238" t="s">
         <v>1899</v>
       </c>
       <c r="G238" t="s">
         <v>1900</v>
       </c>
       <c r="H238" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
         <v>1902</v>
       </c>
-      <c r="B239" t="s">
+      <c r="B239">
+        <v/>
+      </c>
+      <c r="C239" t="s">
         <v>1903</v>
       </c>
-      <c r="C239" t="s">
+      <c r="D239" t="s">
         <v>1904</v>
       </c>
-      <c r="D239" t="s">
+      <c r="E239" t="s">
         <v>1905</v>
       </c>
-      <c r="E239" t="s">
+      <c r="F239" t="s">
         <v>1906</v>
       </c>
-      <c r="F239" t="s">
+      <c r="G239">
+        <v/>
+      </c>
+      <c r="H239" t="s">
         <v>1907</v>
-      </c>
-[...4 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C240" t="s">
         <v>1910</v>
       </c>
-      <c r="B240" t="s">
+      <c r="D240" t="s">
         <v>1911</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" t="s">
         <v>1912</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" t="s">
         <v>1913</v>
       </c>
-      <c r="E240" t="s">
+      <c r="G240" t="s">
         <v>1914</v>
       </c>
-      <c r="F240" t="s">
+      <c r="H240" t="s">
         <v>1915</v>
-      </c>
-[...4 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B241" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C241" t="s">
         <v>1918</v>
       </c>
-      <c r="B241" t="s">
+      <c r="D241" t="s">
         <v>1919</v>
       </c>
-      <c r="C241" t="s">
+      <c r="E241" t="s">
         <v>1920</v>
       </c>
-      <c r="D241" t="s">
+      <c r="F241" t="s">
         <v>1921</v>
       </c>
-      <c r="E241" t="s">
+      <c r="G241" t="s">
         <v>1922</v>
       </c>
-      <c r="F241" t="s">
+      <c r="H241" t="s">
         <v>1923</v>
-      </c>
-[...4 lines deleted...]
-        <v>1925</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C242" t="s">
         <v>1926</v>
       </c>
-      <c r="B242" t="s">
+      <c r="D242" t="s">
         <v>1927</v>
       </c>
-      <c r="C242" t="s">
+      <c r="E242" t="s">
         <v>1928</v>
       </c>
-      <c r="D242" t="s">
+      <c r="F242" t="s">
         <v>1929</v>
       </c>
-      <c r="E242" t="s">
+      <c r="G242" t="s">
         <v>1930</v>
       </c>
-      <c r="F242" t="s">
+      <c r="H242" t="s">
         <v>1931</v>
-      </c>
-[...4 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C243" t="s">
         <v>1934</v>
       </c>
-      <c r="B243">
-[...2 lines deleted...]
-      <c r="C243" t="s">
+      <c r="D243" t="s">
         <v>1935</v>
       </c>
-      <c r="D243" t="s">
+      <c r="E243" t="s">
         <v>1936</v>
       </c>
-      <c r="E243" t="s">
+      <c r="F243" t="s">
         <v>1937</v>
       </c>
-      <c r="F243" t="s">
+      <c r="G243" t="s">
         <v>1938</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="H243" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
         <v>1940</v>
       </c>
       <c r="B244" t="s">
         <v>1941</v>
       </c>
       <c r="C244" t="s">
         <v>1942</v>
       </c>
       <c r="D244" t="s">
         <v>1943</v>
       </c>
       <c r="E244" t="s">
         <v>1944</v>
       </c>
       <c r="F244" t="s">
         <v>1945</v>
       </c>
       <c r="G244" t="s">
@@ -15849,223 +15753,223 @@
         <v>2013</v>
       </c>
       <c r="C253" t="s">
         <v>2014</v>
       </c>
       <c r="D253" t="s">
         <v>2015</v>
       </c>
       <c r="E253" t="s">
         <v>2016</v>
       </c>
       <c r="F253" t="s">
         <v>2017</v>
       </c>
       <c r="G253" t="s">
         <v>2018</v>
       </c>
       <c r="H253" t="s">
         <v>2019</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
         <v>2020</v>
       </c>
-      <c r="B254" t="s">
+      <c r="B254">
+        <v/>
+      </c>
+      <c r="C254" t="s">
         <v>2021</v>
       </c>
-      <c r="C254" t="s">
+      <c r="D254" t="s">
         <v>2022</v>
       </c>
-      <c r="D254" t="s">
+      <c r="E254" t="s">
         <v>2023</v>
       </c>
-      <c r="E254" t="s">
+      <c r="F254" t="s">
         <v>2024</v>
       </c>
-      <c r="F254" t="s">
+      <c r="G254">
+        <v/>
+      </c>
+      <c r="H254" t="s">
         <v>2025</v>
-      </c>
-[...4 lines deleted...]
-        <v>2027</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B255">
+        <v/>
+      </c>
+      <c r="C255" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D255" t="s">
         <v>2028</v>
       </c>
-      <c r="B255" t="s">
+      <c r="E255" t="s">
         <v>2029</v>
       </c>
-      <c r="C255" t="s">
+      <c r="F255" t="s">
         <v>2030</v>
       </c>
-      <c r="D255" t="s">
+      <c r="G255">
+        <v/>
+      </c>
+      <c r="H255" t="s">
         <v>2031</v>
-      </c>
-[...10 lines deleted...]
-        <v>2035</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B256" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C256" t="s">
+        <v>2034</v>
+      </c>
+      <c r="D256" t="s">
+        <v>2035</v>
+      </c>
+      <c r="E256" t="s">
         <v>2036</v>
       </c>
-      <c r="B256" t="s">
+      <c r="F256" t="s">
         <v>2037</v>
       </c>
-      <c r="C256" t="s">
+      <c r="G256">
+        <v/>
+      </c>
+      <c r="H256" t="s">
         <v>2038</v>
-      </c>
-[...13 lines deleted...]
-        <v>2043</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B257" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C257" t="s">
+        <v>2041</v>
+      </c>
+      <c r="D257" t="s">
+        <v>2042</v>
+      </c>
+      <c r="E257" t="s">
+        <v>2043</v>
+      </c>
+      <c r="F257" t="s">
         <v>2044</v>
       </c>
-      <c r="B257" t="s">
+      <c r="G257" t="s">
         <v>2045</v>
       </c>
-      <c r="C257" t="s">
+      <c r="H257" t="s">
         <v>2046</v>
-      </c>
-[...13 lines deleted...]
-        <v>2051</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B258" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C258" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D258" t="s">
+        <v>2050</v>
+      </c>
+      <c r="E258" t="s">
+        <v>2051</v>
+      </c>
+      <c r="F258" t="s">
         <v>2052</v>
       </c>
-      <c r="B258">
-[...2 lines deleted...]
-      <c r="C258" t="s">
+      <c r="G258" t="s">
         <v>2053</v>
       </c>
-      <c r="D258" t="s">
+      <c r="H258" t="s">
         <v>2054</v>
-      </c>
-[...10 lines deleted...]
-        <v>2057</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B259" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C259" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D259" t="s">
         <v>2058</v>
       </c>
-      <c r="B259">
-[...2 lines deleted...]
-      <c r="C259" t="s">
+      <c r="E259" t="s">
         <v>2059</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" t="s">
         <v>2060</v>
       </c>
-      <c r="E259" t="s">
+      <c r="G259" t="s">
         <v>2061</v>
       </c>
-      <c r="F259" t="s">
+      <c r="H259" t="s">
         <v>2062</v>
-      </c>
-[...4 lines deleted...]
-        <v>2063</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B260" t="s">
         <v>2064</v>
       </c>
-      <c r="B260" t="s">
+      <c r="C260" t="s">
         <v>2065</v>
       </c>
-      <c r="C260" t="s">
+      <c r="D260" t="s">
         <v>2066</v>
       </c>
-      <c r="D260" t="s">
+      <c r="E260" t="s">
         <v>2067</v>
       </c>
-      <c r="E260" t="s">
+      <c r="F260" t="s">
         <v>2068</v>
       </c>
-      <c r="F260" t="s">
+      <c r="G260" t="s">
         <v>2069</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="H260" t="s">
         <v>2070</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
         <v>2071</v>
       </c>
       <c r="B261" t="s">
         <v>2072</v>
       </c>
       <c r="C261" t="s">
         <v>2073</v>
       </c>
       <c r="D261" t="s">
         <v>2074</v>
       </c>
       <c r="E261" t="s">
         <v>2075</v>
       </c>
       <c r="F261" t="s">
         <v>2076</v>
       </c>
       <c r="G261" t="s">
@@ -17060,208 +16964,208 @@
         <v>2381</v>
       </c>
       <c r="H299" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
         <v>2383</v>
       </c>
       <c r="B300" t="s">
         <v>2384</v>
       </c>
       <c r="C300" t="s">
         <v>2385</v>
       </c>
       <c r="D300" t="s">
         <v>2386</v>
       </c>
       <c r="E300" t="s">
         <v>2387</v>
       </c>
       <c r="F300" t="s">
         <v>2388</v>
       </c>
-      <c r="G300" t="s">
+      <c r="G300">
+        <v/>
+      </c>
+      <c r="H300" t="s">
         <v>2389</v>
-      </c>
-[...1 lines deleted...]
-        <v>2390</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B301" t="s">
         <v>2391</v>
       </c>
-      <c r="B301" t="s">
+      <c r="C301" t="s">
         <v>2392</v>
       </c>
-      <c r="C301" t="s">
+      <c r="D301" t="s">
         <v>2393</v>
       </c>
-      <c r="D301" t="s">
+      <c r="E301" t="s">
         <v>2394</v>
       </c>
-      <c r="E301" t="s">
+      <c r="F301" t="s">
         <v>2395</v>
       </c>
-      <c r="F301" t="s">
+      <c r="G301">
+        <v/>
+      </c>
+      <c r="H301" t="s">
         <v>2396</v>
-      </c>
-[...4 lines deleted...]
-        <v>2398</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
+        <v>2397</v>
+      </c>
+      <c r="B302" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C302" t="s">
         <v>2399</v>
       </c>
-      <c r="B302" t="s">
+      <c r="D302" t="s">
         <v>2400</v>
       </c>
-      <c r="C302" t="s">
+      <c r="E302" t="s">
         <v>2401</v>
       </c>
-      <c r="D302" t="s">
+      <c r="F302" t="s">
         <v>2402</v>
       </c>
-      <c r="E302" t="s">
+      <c r="G302" t="s">
         <v>2403</v>
       </c>
-      <c r="F302" t="s">
+      <c r="H302" t="s">
         <v>2404</v>
-      </c>
-[...4 lines deleted...]
-        <v>2406</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
+        <v>2405</v>
+      </c>
+      <c r="B303" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C303" t="s">
         <v>2407</v>
       </c>
-      <c r="B303" t="s">
+      <c r="D303" t="s">
         <v>2408</v>
       </c>
-      <c r="C303" t="s">
+      <c r="E303" t="s">
         <v>2409</v>
       </c>
-      <c r="D303" t="s">
+      <c r="F303" t="s">
         <v>2410</v>
       </c>
-      <c r="E303" t="s">
+      <c r="G303" t="s">
         <v>2411</v>
       </c>
-      <c r="F303" t="s">
+      <c r="H303" t="s">
         <v>2412</v>
-      </c>
-[...4 lines deleted...]
-        <v>2414</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B304" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C304" t="s">
         <v>2415</v>
       </c>
-      <c r="B304" t="s">
+      <c r="D304" t="s">
         <v>2416</v>
       </c>
-      <c r="C304" t="s">
+      <c r="E304" t="s">
         <v>2417</v>
       </c>
-      <c r="D304" t="s">
+      <c r="F304" t="s">
         <v>2418</v>
       </c>
-      <c r="E304" t="s">
+      <c r="G304" t="s">
         <v>2419</v>
       </c>
-      <c r="F304" t="s">
+      <c r="H304" t="s">
         <v>2420</v>
-      </c>
-[...4 lines deleted...]
-        <v>2422</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B305" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C305" t="s">
         <v>2423</v>
       </c>
-      <c r="B305" t="s">
+      <c r="D305" t="s">
         <v>2424</v>
       </c>
-      <c r="C305" t="s">
+      <c r="E305" t="s">
         <v>2425</v>
       </c>
-      <c r="D305" t="s">
+      <c r="F305" t="s">
         <v>2426</v>
       </c>
-      <c r="E305" t="s">
+      <c r="G305" t="s">
         <v>2427</v>
       </c>
-      <c r="F305" t="s">
+      <c r="H305" t="s">
         <v>2428</v>
-      </c>
-[...4 lines deleted...]
-        <v>2429</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B306" t="s">
         <v>2430</v>
       </c>
-      <c r="B306" t="s">
+      <c r="C306" t="s">
         <v>2431</v>
       </c>
-      <c r="C306" t="s">
+      <c r="D306" t="s">
         <v>2432</v>
       </c>
-      <c r="D306" t="s">
+      <c r="E306" t="s">
         <v>2433</v>
       </c>
-      <c r="E306" t="s">
+      <c r="F306" t="s">
         <v>2434</v>
       </c>
-      <c r="F306" t="s">
+      <c r="G306" t="s">
         <v>2435</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="H306" t="s">
         <v>2436</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
         <v>2437</v>
       </c>
       <c r="B307" t="s">
         <v>2438</v>
       </c>
       <c r="C307" t="s">
         <v>2439</v>
       </c>
       <c r="D307" t="s">
         <v>2440</v>
       </c>
       <c r="E307" t="s">
         <v>2441</v>
       </c>
       <c r="F307" t="s">
         <v>2442</v>
       </c>
       <c r="G307" t="s">
@@ -17606,182 +17510,182 @@
         <v>2547</v>
       </c>
       <c r="H320" t="s">
         <v>2548</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
         <v>2549</v>
       </c>
       <c r="B321" t="s">
         <v>2550</v>
       </c>
       <c r="C321" t="s">
         <v>2551</v>
       </c>
       <c r="D321" t="s">
         <v>2552</v>
       </c>
       <c r="E321" t="s">
         <v>2553</v>
       </c>
       <c r="F321" t="s">
         <v>2554</v>
       </c>
-      <c r="G321" t="s">
+      <c r="G321">
+        <v/>
+      </c>
+      <c r="H321" t="s">
         <v>2555</v>
-      </c>
-[...1 lines deleted...]
-        <v>2556</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B322" t="s">
         <v>2557</v>
       </c>
-      <c r="B322" t="s">
+      <c r="C322" t="s">
         <v>2558</v>
       </c>
-      <c r="C322" t="s">
+      <c r="D322" t="s">
         <v>2559</v>
       </c>
-      <c r="D322" t="s">
+      <c r="E322" t="s">
         <v>2560</v>
       </c>
-      <c r="E322" t="s">
+      <c r="F322" t="s">
         <v>2561</v>
       </c>
-      <c r="F322" t="s">
+      <c r="G322" t="s">
         <v>2562</v>
       </c>
-      <c r="G322" t="s">
+      <c r="H322" t="s">
         <v>2563</v>
-      </c>
-[...1 lines deleted...]
-        <v>2564</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B323" t="s">
         <v>2565</v>
       </c>
-      <c r="B323" t="s">
+      <c r="C323" t="s">
         <v>2566</v>
       </c>
-      <c r="C323" t="s">
+      <c r="D323" t="s">
         <v>2567</v>
       </c>
-      <c r="D323" t="s">
+      <c r="E323" t="s">
         <v>2568</v>
       </c>
-      <c r="E323" t="s">
+      <c r="F323" t="s">
         <v>2569</v>
       </c>
-      <c r="F323" t="s">
+      <c r="G323" t="s">
         <v>2570</v>
       </c>
-      <c r="G323" t="s">
+      <c r="H323" t="s">
         <v>2571</v>
-      </c>
-[...1 lines deleted...]
-        <v>2572</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B324" t="s">
         <v>2573</v>
       </c>
-      <c r="B324" t="s">
+      <c r="C324" t="s">
         <v>2574</v>
       </c>
-      <c r="C324" t="s">
+      <c r="D324" t="s">
         <v>2575</v>
       </c>
-      <c r="D324" t="s">
+      <c r="E324" t="s">
         <v>2576</v>
       </c>
-      <c r="E324" t="s">
+      <c r="F324" t="s">
         <v>2577</v>
       </c>
-      <c r="F324" t="s">
+      <c r="G324" t="s">
         <v>2578</v>
       </c>
-      <c r="G324" t="s">
+      <c r="H324" t="s">
         <v>2579</v>
-      </c>
-[...1 lines deleted...]
-        <v>2580</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B325" t="s">
         <v>2581</v>
       </c>
-      <c r="B325" t="s">
+      <c r="C325" t="s">
         <v>2582</v>
       </c>
-      <c r="C325" t="s">
+      <c r="D325" t="s">
         <v>2583</v>
       </c>
-      <c r="D325" t="s">
+      <c r="E325" t="s">
         <v>2584</v>
       </c>
-      <c r="E325" t="s">
+      <c r="F325" t="s">
         <v>2585</v>
       </c>
-      <c r="F325" t="s">
+      <c r="G325" t="s">
         <v>2586</v>
       </c>
-      <c r="G325" t="s">
+      <c r="H325" t="s">
         <v>2587</v>
-      </c>
-[...1 lines deleted...]
-        <v>2588</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B326" t="s">
         <v>2589</v>
       </c>
-      <c r="B326" t="s">
+      <c r="C326" t="s">
         <v>2590</v>
       </c>
-      <c r="C326" t="s">
+      <c r="D326" t="s">
         <v>2591</v>
       </c>
-      <c r="D326" t="s">
+      <c r="E326" t="s">
         <v>2592</v>
       </c>
-      <c r="E326" t="s">
+      <c r="F326" t="s">
         <v>2593</v>
       </c>
-      <c r="F326" t="s">
+      <c r="G326" t="s">
         <v>2594</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="H326" t="s">
         <v>2595</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
         <v>2596</v>
       </c>
       <c r="B327" t="s">
         <v>2597</v>
       </c>
       <c r="C327" t="s">
         <v>2598</v>
       </c>
       <c r="D327" t="s">
         <v>2599</v>
       </c>
       <c r="E327" t="s">
         <v>2600</v>
       </c>
       <c r="F327" t="s">
         <v>2601</v>
       </c>
       <c r="G327" t="s">
@@ -17944,208 +17848,208 @@
         <v>2650</v>
       </c>
       <c r="H333" t="s">
         <v>2651</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
         <v>2652</v>
       </c>
       <c r="B334" t="s">
         <v>2653</v>
       </c>
       <c r="C334" t="s">
         <v>2654</v>
       </c>
       <c r="D334" t="s">
         <v>2655</v>
       </c>
       <c r="E334" t="s">
         <v>2656</v>
       </c>
       <c r="F334" t="s">
         <v>2657</v>
       </c>
-      <c r="G334" t="s">
+      <c r="G334">
+        <v/>
+      </c>
+      <c r="H334" t="s">
         <v>2658</v>
-      </c>
-[...1 lines deleted...]
-        <v>2659</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B335" t="s">
         <v>2660</v>
       </c>
-      <c r="B335" t="s">
+      <c r="C335" t="s">
         <v>2661</v>
       </c>
-      <c r="C335" t="s">
+      <c r="D335" t="s">
         <v>2662</v>
       </c>
-      <c r="D335" t="s">
+      <c r="E335" t="s">
         <v>2663</v>
       </c>
-      <c r="E335" t="s">
+      <c r="F335" t="s">
         <v>2664</v>
       </c>
-      <c r="F335" t="s">
+      <c r="G335">
+        <v/>
+      </c>
+      <c r="H335" t="s">
         <v>2665</v>
-      </c>
-[...4 lines deleted...]
-        <v>2667</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B336" t="s">
+        <v>2667</v>
+      </c>
+      <c r="C336" t="s">
         <v>2668</v>
       </c>
-      <c r="B336" t="s">
+      <c r="D336" t="s">
         <v>2669</v>
       </c>
-      <c r="C336" t="s">
+      <c r="E336" t="s">
         <v>2670</v>
       </c>
-      <c r="D336" t="s">
+      <c r="F336" t="s">
         <v>2671</v>
       </c>
-      <c r="E336" t="s">
+      <c r="G336" t="s">
         <v>2672</v>
       </c>
-      <c r="F336" t="s">
+      <c r="H336" t="s">
         <v>2673</v>
-      </c>
-[...4 lines deleted...]
-        <v>2675</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B337" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C337" t="s">
         <v>2676</v>
       </c>
-      <c r="B337" t="s">
+      <c r="D337" t="s">
         <v>2677</v>
       </c>
-      <c r="C337" t="s">
+      <c r="E337" t="s">
         <v>2678</v>
       </c>
-      <c r="D337" t="s">
+      <c r="F337" t="s">
         <v>2679</v>
       </c>
-      <c r="E337" t="s">
+      <c r="G337" t="s">
         <v>2680</v>
       </c>
-      <c r="F337" t="s">
+      <c r="H337" t="s">
         <v>2681</v>
-      </c>
-[...4 lines deleted...]
-        <v>2683</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B338" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C338" t="s">
         <v>2684</v>
       </c>
-      <c r="B338" t="s">
+      <c r="D338" t="s">
         <v>2685</v>
       </c>
-      <c r="C338" t="s">
+      <c r="E338" t="s">
         <v>2686</v>
       </c>
-      <c r="D338" t="s">
+      <c r="F338" t="s">
         <v>2687</v>
       </c>
-      <c r="E338" t="s">
+      <c r="G338" t="s">
         <v>2688</v>
       </c>
-      <c r="F338" t="s">
+      <c r="H338" t="s">
         <v>2689</v>
-      </c>
-[...4 lines deleted...]
-        <v>2691</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B339" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C339" t="s">
         <v>2692</v>
       </c>
-      <c r="B339" t="s">
+      <c r="D339" t="s">
         <v>2693</v>
       </c>
-      <c r="C339" t="s">
+      <c r="E339" t="s">
         <v>2694</v>
       </c>
-      <c r="D339" t="s">
+      <c r="F339" t="s">
         <v>2695</v>
       </c>
-      <c r="E339" t="s">
+      <c r="G339" t="s">
         <v>2696</v>
       </c>
-      <c r="F339" t="s">
+      <c r="H339" t="s">
         <v>2697</v>
-      </c>
-[...4 lines deleted...]
-        <v>2698</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B340" t="s">
         <v>2699</v>
       </c>
-      <c r="B340" t="s">
+      <c r="C340" t="s">
         <v>2700</v>
       </c>
-      <c r="C340" t="s">
+      <c r="D340" t="s">
         <v>2701</v>
       </c>
-      <c r="D340" t="s">
+      <c r="E340" t="s">
         <v>2702</v>
       </c>
-      <c r="E340" t="s">
+      <c r="F340" t="s">
         <v>2703</v>
       </c>
-      <c r="F340" t="s">
+      <c r="G340" t="s">
         <v>2704</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="H340" t="s">
         <v>2705</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
         <v>2706</v>
       </c>
       <c r="B341" t="s">
         <v>2707</v>
       </c>
       <c r="C341" t="s">
         <v>2708</v>
       </c>
       <c r="D341" t="s">
         <v>2709</v>
       </c>
       <c r="E341" t="s">
         <v>2710</v>
       </c>
       <c r="F341" t="s">
         <v>2711</v>
       </c>
       <c r="G341" t="s">
@@ -18230,182 +18134,182 @@
         <v>2736</v>
       </c>
       <c r="H344" t="s">
         <v>2737</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
         <v>2738</v>
       </c>
       <c r="B345" t="s">
         <v>2739</v>
       </c>
       <c r="C345" t="s">
         <v>2740</v>
       </c>
       <c r="D345" t="s">
         <v>2741</v>
       </c>
       <c r="E345" t="s">
         <v>2742</v>
       </c>
       <c r="F345" t="s">
         <v>2743</v>
       </c>
-      <c r="G345" t="s">
+      <c r="G345">
+        <v/>
+      </c>
+      <c r="H345" t="s">
         <v>2744</v>
-      </c>
-[...1 lines deleted...]
-        <v>2745</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B346" t="s">
         <v>2746</v>
       </c>
-      <c r="B346" t="s">
+      <c r="C346" t="s">
         <v>2747</v>
       </c>
-      <c r="C346" t="s">
+      <c r="D346" t="s">
         <v>2748</v>
       </c>
-      <c r="D346" t="s">
+      <c r="E346" t="s">
         <v>2749</v>
       </c>
-      <c r="E346" t="s">
+      <c r="F346" t="s">
         <v>2750</v>
       </c>
-      <c r="F346" t="s">
+      <c r="G346" t="s">
         <v>2751</v>
       </c>
-      <c r="G346" t="s">
+      <c r="H346" t="s">
         <v>2752</v>
-      </c>
-[...1 lines deleted...]
-        <v>2753</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B347" t="s">
         <v>2754</v>
       </c>
-      <c r="B347" t="s">
+      <c r="C347" t="s">
         <v>2755</v>
       </c>
-      <c r="C347" t="s">
+      <c r="D347" t="s">
         <v>2756</v>
       </c>
-      <c r="D347" t="s">
+      <c r="E347" t="s">
         <v>2757</v>
       </c>
-      <c r="E347" t="s">
+      <c r="F347" t="s">
         <v>2758</v>
       </c>
-      <c r="F347" t="s">
+      <c r="G347" t="s">
         <v>2759</v>
       </c>
-      <c r="G347" t="s">
+      <c r="H347" t="s">
         <v>2760</v>
-      </c>
-[...1 lines deleted...]
-        <v>2761</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B348" t="s">
         <v>2762</v>
       </c>
-      <c r="B348" t="s">
+      <c r="C348" t="s">
         <v>2763</v>
       </c>
-      <c r="C348" t="s">
+      <c r="D348" t="s">
         <v>2764</v>
       </c>
-      <c r="D348" t="s">
+      <c r="E348" t="s">
         <v>2765</v>
       </c>
-      <c r="E348" t="s">
+      <c r="F348" t="s">
         <v>2766</v>
       </c>
-      <c r="F348" t="s">
+      <c r="G348" t="s">
         <v>2767</v>
       </c>
-      <c r="G348" t="s">
+      <c r="H348" t="s">
         <v>2768</v>
-      </c>
-[...1 lines deleted...]
-        <v>2769</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B349" t="s">
         <v>2770</v>
       </c>
-      <c r="B349" t="s">
+      <c r="C349" t="s">
         <v>2771</v>
       </c>
-      <c r="C349" t="s">
+      <c r="D349" t="s">
         <v>2772</v>
       </c>
-      <c r="D349" t="s">
+      <c r="E349" t="s">
         <v>2773</v>
       </c>
-      <c r="E349" t="s">
+      <c r="F349" t="s">
         <v>2774</v>
       </c>
-      <c r="F349" t="s">
+      <c r="G349" t="s">
         <v>2775</v>
       </c>
-      <c r="G349" t="s">
+      <c r="H349" t="s">
         <v>2776</v>
-      </c>
-[...1 lines deleted...]
-        <v>2777</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B350" t="s">
         <v>2778</v>
       </c>
-      <c r="B350" t="s">
+      <c r="C350" t="s">
         <v>2779</v>
       </c>
-      <c r="C350" t="s">
+      <c r="D350" t="s">
         <v>2780</v>
       </c>
-      <c r="D350" t="s">
+      <c r="E350" t="s">
         <v>2781</v>
       </c>
-      <c r="E350" t="s">
+      <c r="F350" t="s">
         <v>2782</v>
       </c>
-      <c r="F350" t="s">
+      <c r="G350" t="s">
         <v>2783</v>
-      </c>
-[...1 lines deleted...]
-        <v/>
       </c>
       <c r="H350" t="s">
         <v>2784</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
         <v>2785</v>
       </c>
       <c r="B351" t="s">
         <v>2786</v>
       </c>
       <c r="C351" t="s">
         <v>2787</v>
       </c>
       <c r="D351" t="s">
         <v>2788</v>
       </c>
       <c r="E351" t="s">
         <v>2789</v>
       </c>
       <c r="F351" t="s">
         <v>2790</v>
       </c>
       <c r="G351" t="s">
@@ -18833,154 +18737,50 @@
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
         <v>2921</v>
       </c>
       <c r="B368" t="s">
         <v>2922</v>
       </c>
       <c r="C368" t="s">
         <v>2923</v>
       </c>
       <c r="D368" t="s">
         <v>2924</v>
       </c>
       <c r="E368" t="s">
         <v>2925</v>
       </c>
       <c r="F368" t="s">
         <v>2926</v>
       </c>
       <c r="G368" t="s">
         <v>2927</v>
       </c>
       <c r="H368" t="s">
         <v>2928</v>
-      </c>
-[...102 lines deleted...]
-        <v>2960</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>