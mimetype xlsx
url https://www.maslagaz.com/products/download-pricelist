--- v5 (2026-06-14)
+++ v6 (2026-09-13)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="120" yWindow="90" windowWidth="11280" windowHeight="4950"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="2" r:id="rId2"/>
     <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2929" uniqueCount="1481">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2955" uniqueCount="1488">
   <si>
     <t>Номенклатурен номер</t>
   </si>
   <si>
     <t>Оригинално име</t>
   </si>
   <si>
     <t>Цена с ДДС (€)</t>
   </si>
   <si>
     <t>Цена с ДДС (лв.)</t>
   </si>
   <si>
     <t>Разфасовка</t>
   </si>
   <si>
     <t>Тегло (кг.)</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>API</t>
   </si>
   <si>
@@ -5726,62 +5726,68 @@
   <si>
     <t>Газпромнефть Редуктор ИТД 68</t>
   </si>
   <si>
     <t>996.57</t>
   </si>
   <si>
     <t>1949.12</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Редукторно масло</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>7800540</t>
   </si>
   <si>
+    <t>Газпромнефть Марка «А»</t>
+  </si>
+  <si>
     <t>808.11</t>
   </si>
   <si>
     <t>1580.53</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
+    <t>Трансмисионно масло</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
     <t>7800530</t>
   </si>
   <si>
     <t>Gazpromneft ATF DX II</t>
   </si>
   <si>
     <t>929.75</t>
   </si>
   <si>
     <t>1818.43</t>
   </si>
   <si>
     <t>205 л.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>Трансмисионно масло</t>
   </si>
   <si>
     <t/>
@@ -8802,50 +8808,122 @@
     <t/>
   </si>
   <si>
     <t>7000098</t>
   </si>
   <si>
     <t>NISOTEC OPLATOL</t>
   </si>
   <si>
     <t>47.52</t>
   </si>
   <si>
     <t>92.94</t>
   </si>
   <si>
     <t>10 л.</t>
   </si>
   <si>
     <t>8.52</t>
   </si>
   <si>
     <t>Кофражно масло</t>
   </si>
   <si>
     <t/>
+  </si>
+  <si>
+    <t>7800558</t>
+  </si>
+  <si>
+    <t>Литол</t>
+  </si>
+  <si>
+    <t>846.52</t>
+  </si>
+  <si>
+    <t>1655.65</t>
+  </si>
+  <si>
+    <t>170 кг.</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>Грес</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800556</t>
+  </si>
+  <si>
+    <t>G-Profi GTS 5W-30</t>
+  </si>
+  <si>
+    <t>1471.71</t>
+  </si>
+  <si>
+    <t>2878.41</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>7800557</t>
+  </si>
+  <si>
+    <t>Gazpromneft Diesel Prioritet 10W-30</t>
+  </si>
+  <si>
+    <t>928.25</t>
+  </si>
+  <si>
+    <t>1815.50</t>
+  </si>
+  <si>
+    <t>205 л.</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>Моторно масло</t>
+  </si>
+  <si>
+    <t>SJ/CH-4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -9153,51 +9231,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H368"/>
+  <dimension ref="A1:H371"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
     <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="1">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="1">
@@ -15363,3424 +15441,3502 @@
         <v>1895</v>
       </c>
       <c r="C238" t="s">
         <v>1896</v>
       </c>
       <c r="D238" t="s">
         <v>1897</v>
       </c>
       <c r="E238" t="s">
         <v>1898</v>
       </c>
       <c r="F238" t="s">
         <v>1899</v>
       </c>
       <c r="G238" t="s">
         <v>1900</v>
       </c>
       <c r="H238" t="s">
         <v>1901</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
         <v>1902</v>
       </c>
-      <c r="B239">
-        <v/>
+      <c r="B239" t="s">
+        <v>1903</v>
       </c>
       <c r="C239" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="D239" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="E239" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="F239" t="s">
-        <v>1906</v>
-[...2 lines deleted...]
-        <v/>
+        <v>1907</v>
+      </c>
+      <c r="G239" t="s">
+        <v>1908</v>
       </c>
       <c r="H239" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
       <c r="B240" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
       <c r="C240" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
       <c r="D240" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
       <c r="E240" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
       <c r="F240" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
       <c r="G240" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
       <c r="H240" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="B241" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
       <c r="C241" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
       <c r="D241" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
       <c r="E241" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
       <c r="F241" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
       <c r="G241" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
       <c r="H241" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
       <c r="B242" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
       <c r="C242" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
       <c r="D242" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
       <c r="E242" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
       <c r="F242" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="G242" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="H242" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="B243" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
       <c r="C243" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
       <c r="D243" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
       <c r="E243" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
       <c r="F243" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
       <c r="G243" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
       <c r="H243" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
       <c r="B244" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="C244" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="D244" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="E244" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="F244" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="G244" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="H244" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="B245" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="C245" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="D245" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
       <c r="E245" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="F245" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="G245" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="H245" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c r="B246" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="C246" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="D246" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="E246" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="F246" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="G246" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="H246" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="B247" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="C247" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="D247" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
       <c r="E247" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="F247" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
       <c r="G247" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
       <c r="H247" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="B248" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="C248" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="D248" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="E248" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="F248" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="G248" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="H248" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="B249" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="C249" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="D249" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="E249" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="F249" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="G249" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="H249" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="B250" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
       <c r="C250" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
       <c r="D250" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="E250" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="F250" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
       <c r="G250" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="H250" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
       <c r="B251" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="C251" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
       <c r="D251" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
       <c r="E251" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="F251" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
       <c r="G251" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="H251" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="B252" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="C252" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="D252" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="E252" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="F252" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="G252" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="H252" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="B253" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C253" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
       <c r="D253" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="E253" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
       <c r="F253" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="G253" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
       <c r="H253" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B254">
         <v/>
       </c>
       <c r="C254" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="D254" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="E254" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="F254" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="G254">
         <v/>
       </c>
       <c r="H254" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="B255">
         <v/>
       </c>
       <c r="C255" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
       <c r="D255" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
       <c r="E255" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
       <c r="F255" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
       <c r="G255">
         <v/>
       </c>
       <c r="H255" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
       <c r="B256" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
       <c r="C256" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="D256" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
       <c r="E256" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
       <c r="F256" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
       <c r="G256">
         <v/>
       </c>
       <c r="H256" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="B257" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
       <c r="C257" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
       <c r="D257" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
       <c r="E257" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
       <c r="F257" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
       <c r="G257" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
       <c r="H257" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
       <c r="B258" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="C258" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
       <c r="D258" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
       <c r="E258" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
       <c r="F258" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
       <c r="G258" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
       <c r="H258" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
       <c r="B259" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
       <c r="C259" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
       <c r="D259" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
       <c r="E259" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
       <c r="F259" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
       <c r="G259" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
       <c r="H259" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
       <c r="B260" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
       <c r="C260" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
       <c r="D260" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
       <c r="E260" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
       <c r="F260" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
       <c r="G260" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
       <c r="H260" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
       <c r="B261" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
       <c r="C261" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
       <c r="D261" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
       <c r="E261" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
       <c r="F261" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
       <c r="G261" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
       <c r="H261" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
       <c r="B262" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
       <c r="C262" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
       <c r="D262" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
       <c r="E262" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
       <c r="F262" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
       <c r="G262" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
       <c r="H262" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
       <c r="B263" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
       <c r="C263" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
       <c r="D263" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
       <c r="E263" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
       <c r="F263" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
       <c r="G263" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
       <c r="H263" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
       <c r="B264" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
       <c r="C264" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
       <c r="D264" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="E264" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="F264" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
       <c r="G264" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
       <c r="H264" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
       <c r="B265" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
       <c r="C265" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
       <c r="D265" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
       <c r="E265" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
       <c r="F265" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
       <c r="G265" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
       <c r="H265" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
       <c r="B266" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
       <c r="C266" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
       <c r="D266" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
       <c r="E266" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
       <c r="F266" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
       <c r="G266" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
       <c r="H266" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
       <c r="B267" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="C267" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
       <c r="D267" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="E267" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
       <c r="F267" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
       <c r="G267" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
       <c r="H267" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
       <c r="B268" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
       <c r="C268" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
       <c r="D268" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
       <c r="E268" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
       <c r="F268" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
       <c r="G268" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
       <c r="H268" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
       <c r="B269" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
       <c r="C269" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
       <c r="D269" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
       <c r="E269" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="F269" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
       <c r="G269" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
       <c r="H269" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
       <c r="B270" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
       <c r="C270" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="D270" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="E270" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
       <c r="F270" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="G270" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
       <c r="H270" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="B271" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
       <c r="C271" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
       <c r="D271" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
       <c r="E271" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
       <c r="F271" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
       <c r="G271" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
       <c r="H271" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
       <c r="B272" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
       <c r="C272" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
       <c r="D272" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
       <c r="E272" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
       <c r="F272" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
       <c r="G272" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
       <c r="H272" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
       <c r="B273" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
       <c r="C273" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
       <c r="D273" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
       <c r="E273" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
       <c r="F273" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
       <c r="G273" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
       <c r="H273" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
       <c r="B274" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
       <c r="C274" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
       <c r="D274" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
       <c r="E274" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
       <c r="F274" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
       <c r="G274" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
       <c r="H274" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
       <c r="B275" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
       <c r="C275" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
       <c r="D275" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
       <c r="E275" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
       <c r="F275" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
       <c r="G275" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
       <c r="H275" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
       <c r="B276" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
       <c r="C276" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
       <c r="D276" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
       <c r="E276" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
       <c r="F276" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="G276" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="H276" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
       <c r="B277" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
       <c r="C277" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
       <c r="D277" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
       <c r="E277" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
       <c r="F277" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
       <c r="G277" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
       <c r="H277" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
       <c r="B278" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
       <c r="C278" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
       <c r="D278" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
       <c r="E278" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
       <c r="F278" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
       <c r="G278" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="H278" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
       <c r="B279" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
       <c r="C279" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
       <c r="D279" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
       <c r="E279" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
       <c r="F279" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
       <c r="G279" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
       <c r="H279" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
       <c r="B280" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
       <c r="C280" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
       <c r="D280" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
       <c r="E280" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
       <c r="F280" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="G280" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
       <c r="H280" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
       <c r="B281" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
       <c r="C281" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
       <c r="D281" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
       <c r="E281" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
       <c r="F281" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
       <c r="G281" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
       <c r="H281" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
       <c r="B282" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
       <c r="C282" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
       <c r="D282" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
       <c r="E282" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
       <c r="F282" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
       <c r="G282" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
       <c r="H282" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
       <c r="B283" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
       <c r="C283" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
       <c r="D283" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
       <c r="E283" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
       <c r="F283" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
       <c r="G283" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
       <c r="H283" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
       <c r="B284" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
       <c r="C284" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
       <c r="D284" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
       <c r="E284" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
       <c r="F284" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
       <c r="G284" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
       <c r="H284" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
       <c r="B285" t="s">
-        <v>2264</v>
+        <v>2266</v>
       </c>
       <c r="C285" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
       <c r="D285" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
       <c r="E285" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
       <c r="F285" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
       <c r="G285" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
       <c r="H285" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
       <c r="B286" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="C286" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
       <c r="D286" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
       <c r="E286" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
       <c r="F286" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
       <c r="G286" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
       <c r="H286" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
       <c r="B287" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
       <c r="C287" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
       <c r="D287" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
       <c r="E287" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
       <c r="F287" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
       <c r="G287" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
       <c r="H287" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
       <c r="B288" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
       <c r="C288" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
       <c r="D288" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
       <c r="E288" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
       <c r="F288" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
       <c r="G288" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
       <c r="H288" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
       <c r="B289" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
       <c r="C289" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
       <c r="D289" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
       <c r="E289" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
       <c r="F289" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
       <c r="G289" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
       <c r="H289" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
       <c r="B290" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
       <c r="C290" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
       <c r="D290" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
       <c r="E290" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
       <c r="F290" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
       <c r="G290" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
       <c r="H290" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
       <c r="B291" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
       <c r="C291" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
       <c r="D291" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
       <c r="E291" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
       <c r="F291" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
       <c r="G291" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
       <c r="H291" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
       <c r="B292" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
       <c r="C292" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
       <c r="D292" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
       <c r="E292" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
       <c r="F292" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
       <c r="G292" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
       <c r="H292" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="B293" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="C293" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="D293" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="E293" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="F293" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="G293" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="H293" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="B294" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="C294" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="D294" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="E294" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="F294" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="G294" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="H294" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="B295" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="C295" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
       <c r="D295" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
       <c r="E295" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
       <c r="F295" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
       <c r="G295" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
       <c r="H295" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
       <c r="B296" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
       <c r="C296" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="D296" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
       <c r="E296" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
       <c r="F296" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
       <c r="G296" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
       <c r="H296" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
       <c r="B297" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
       <c r="C297" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
       <c r="D297" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="E297" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
       <c r="F297" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
       <c r="G297" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
       <c r="H297" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="B298" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
       <c r="C298" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
       <c r="D298" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
       <c r="E298" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="F298" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="G298" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
       <c r="H298" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
       <c r="B299" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
       <c r="C299" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
       <c r="D299" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
       <c r="E299" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
       <c r="F299" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
       <c r="G299" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
       <c r="H299" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
       <c r="B300" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="C300" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="D300" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
       <c r="E300" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
       <c r="F300" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="G300">
         <v/>
       </c>
       <c r="H300" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
       <c r="B301" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
       <c r="C301" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
       <c r="D301" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
       <c r="E301" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
       <c r="F301" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
       <c r="G301">
         <v/>
       </c>
       <c r="H301" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
       <c r="B302" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
       <c r="C302" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c r="D302" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="E302" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
       <c r="F302" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
       <c r="G302" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
       <c r="H302" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
       <c r="B303" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
       <c r="C303" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
       <c r="D303" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
       <c r="E303" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="F303" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
       <c r="G303" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
       <c r="H303" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
       <c r="B304" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
       <c r="C304" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
       <c r="D304" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
       <c r="E304" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
       <c r="F304" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
       <c r="G304" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
       <c r="H304" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
       <c r="B305" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
       <c r="C305" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
       <c r="D305" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
       <c r="E305" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
       <c r="F305" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
       <c r="G305" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
       <c r="H305" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
       <c r="B306" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="C306" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
       <c r="D306" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
       <c r="E306" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
       <c r="F306" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
       <c r="G306" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
       <c r="H306" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
       <c r="B307" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
       <c r="C307" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
       <c r="D307" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
       <c r="E307" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="F307" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
       <c r="G307" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
       <c r="H307" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
       <c r="B308" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
       <c r="C308" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
       <c r="D308" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
       <c r="E308" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
       <c r="F308" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
       <c r="G308" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
       <c r="H308" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
       <c r="B309" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
       <c r="C309" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
       <c r="D309" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
       <c r="E309" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
       <c r="F309" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
       <c r="G309" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
       <c r="H309" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
       <c r="B310" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
       <c r="C310" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
       <c r="D310" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
       <c r="E310" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
       <c r="F310" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
       <c r="G310" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
       <c r="H310" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
       <c r="B311" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
       <c r="C311" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
       <c r="D311" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
       <c r="E311" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
       <c r="F311" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
       <c r="G311" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
       <c r="H311" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
       <c r="B312" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
       <c r="C312" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
       <c r="D312" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
       <c r="E312" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
       <c r="F312" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
       <c r="G312" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
       <c r="H312" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
       <c r="B313" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
       <c r="C313" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
       <c r="D313" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
       <c r="E313" t="s">
-        <v>2489</v>
+        <v>2491</v>
       </c>
       <c r="F313" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
       <c r="G313" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
       <c r="H313" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
       <c r="B314" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
       <c r="C314" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
       <c r="D314" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
       <c r="E314" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
       <c r="F314" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
       <c r="G314" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
       <c r="H314" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
       <c r="B315" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
       <c r="C315" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
       <c r="D315" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
       <c r="E315" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
       <c r="F315" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
       <c r="G315" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
       <c r="H315" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
       <c r="B316" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
       <c r="C316" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
       <c r="D316" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
       <c r="E316" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
       <c r="F316" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
       <c r="G316" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
       <c r="H316" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
       <c r="B317" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
       <c r="C317" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
       <c r="D317" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
       <c r="E317" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
       <c r="F317" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
       <c r="G317" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
       <c r="H317" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="B318" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
       <c r="C318" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
       <c r="D318" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
       <c r="E318" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
       <c r="F318" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
       <c r="G318" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
       <c r="H318" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
       <c r="B319" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
       <c r="C319" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
       <c r="D319" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
       <c r="E319" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
       <c r="F319" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
       <c r="G319" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
       <c r="H319" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
       <c r="B320" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
       <c r="C320" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
       <c r="D320" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
       <c r="E320" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
       <c r="F320" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
       <c r="G320" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
       <c r="H320" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
       <c r="B321" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
       <c r="C321" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
       <c r="D321" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
       <c r="E321" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
       <c r="F321" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="G321">
         <v/>
       </c>
       <c r="H321" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
       <c r="B322" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
       <c r="C322" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
       <c r="D322" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
       <c r="E322" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
       <c r="F322" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
       <c r="G322" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
       <c r="H322" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
       <c r="B323" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
       <c r="C323" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
       <c r="D323" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
       <c r="E323" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
       <c r="F323" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
       <c r="G323" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
       <c r="H323" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
       <c r="B324" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
       <c r="C324" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
       <c r="D324" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
       <c r="E324" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
       <c r="F324" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
       <c r="G324" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="H324" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
       <c r="B325" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
       <c r="C325" t="s">
-        <v>2582</v>
+        <v>2584</v>
       </c>
       <c r="D325" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
       <c r="E325" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
       <c r="F325" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
       <c r="G325" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
       <c r="H325" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
       <c r="B326" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
       <c r="C326" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
       <c r="D326" t="s">
-        <v>2591</v>
+        <v>2593</v>
       </c>
       <c r="E326" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
       <c r="F326" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
       <c r="G326" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
       <c r="H326" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
       <c r="B327" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
       <c r="C327" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
       <c r="D327" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
       <c r="E327" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
       <c r="F327" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
       <c r="G327" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
       <c r="H327" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
       <c r="B328" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
       <c r="C328" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
       <c r="D328" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
       <c r="E328" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
       <c r="F328" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
       <c r="G328" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
       <c r="H328" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="B329" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="C329" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
       <c r="D329" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
       <c r="E329" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
       <c r="F329" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
       <c r="G329" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
       <c r="H329" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
       <c r="B330" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
       <c r="C330" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
       <c r="D330" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
       <c r="E330" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
       <c r="F330" t="s">
-        <v>2625</v>
+        <v>2627</v>
       </c>
       <c r="G330" t="s">
-        <v>2626</v>
+        <v>2628</v>
       </c>
       <c r="H330" t="s">
-        <v>2627</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>2628</v>
+        <v>2630</v>
       </c>
       <c r="B331" t="s">
-        <v>2629</v>
+        <v>2631</v>
       </c>
       <c r="C331" t="s">
-        <v>2630</v>
+        <v>2632</v>
       </c>
       <c r="D331" t="s">
-        <v>2631</v>
+        <v>2633</v>
       </c>
       <c r="E331" t="s">
-        <v>2632</v>
+        <v>2634</v>
       </c>
       <c r="F331" t="s">
-        <v>2633</v>
+        <v>2635</v>
       </c>
       <c r="G331" t="s">
-        <v>2634</v>
+        <v>2636</v>
       </c>
       <c r="H331" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
       <c r="B332" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
       <c r="C332" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="D332" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="E332" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
       <c r="F332" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="G332" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="H332" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
       <c r="B333" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="C333" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
       <c r="D333" t="s">
-        <v>2647</v>
+        <v>2649</v>
       </c>
       <c r="E333" t="s">
-        <v>2648</v>
+        <v>2650</v>
       </c>
       <c r="F333" t="s">
-        <v>2649</v>
+        <v>2651</v>
       </c>
       <c r="G333" t="s">
-        <v>2650</v>
+        <v>2652</v>
       </c>
       <c r="H333" t="s">
-        <v>2651</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>2652</v>
+        <v>2654</v>
       </c>
       <c r="B334" t="s">
-        <v>2653</v>
+        <v>2655</v>
       </c>
       <c r="C334" t="s">
-        <v>2654</v>
+        <v>2656</v>
       </c>
       <c r="D334" t="s">
-        <v>2655</v>
+        <v>2657</v>
       </c>
       <c r="E334" t="s">
-        <v>2656</v>
+        <v>2658</v>
       </c>
       <c r="F334" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="G334">
         <v/>
       </c>
       <c r="H334" t="s">
-        <v>2658</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>2659</v>
+        <v>2661</v>
       </c>
       <c r="B335" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
       <c r="C335" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
       <c r="D335" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
       <c r="E335" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="F335" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
       <c r="G335">
         <v/>
       </c>
       <c r="H335" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="B336" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
       <c r="C336" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
       <c r="D336" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="E336" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="F336" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
       <c r="G336" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
       <c r="H336" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
       <c r="B337" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
       <c r="C337" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
       <c r="D337" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
       <c r="E337" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
       <c r="F337" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
       <c r="G337" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
       <c r="H337" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
       <c r="B338" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
       <c r="C338" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
       <c r="D338" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
       <c r="E338" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
       <c r="F338" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
       <c r="G338" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
       <c r="H338" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
       <c r="B339" t="s">
-        <v>2691</v>
+        <v>2693</v>
       </c>
       <c r="C339" t="s">
-        <v>2692</v>
+        <v>2694</v>
       </c>
       <c r="D339" t="s">
-        <v>2693</v>
+        <v>2695</v>
       </c>
       <c r="E339" t="s">
-        <v>2694</v>
+        <v>2696</v>
       </c>
       <c r="F339" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
       <c r="G339" t="s">
-        <v>2696</v>
+        <v>2698</v>
       </c>
       <c r="H339" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
       <c r="B340" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
       <c r="C340" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
       <c r="D340" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
       <c r="E340" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
       <c r="F340" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
       <c r="G340" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
       <c r="H340" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
       <c r="B341" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
       <c r="C341" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
       <c r="D341" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
       <c r="E341" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
       <c r="F341" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
       <c r="G341" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
       <c r="H341" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
       <c r="B342" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
       <c r="C342" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
       <c r="D342" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
       <c r="E342" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
       <c r="F342" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
       <c r="G342" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
       <c r="H342" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
       <c r="B343" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
       <c r="C343" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
       <c r="D343" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
       <c r="E343" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
       <c r="F343" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
       <c r="G343" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
       <c r="H343" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
       <c r="B344" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
       <c r="C344" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
       <c r="D344" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
       <c r="E344" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
       <c r="F344" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
       <c r="G344" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
       <c r="H344" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
       <c r="B345" t="s">
-        <v>2739</v>
+        <v>2741</v>
       </c>
       <c r="C345" t="s">
-        <v>2740</v>
+        <v>2742</v>
       </c>
       <c r="D345" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
       <c r="E345" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
       <c r="F345" t="s">
-        <v>2743</v>
+        <v>2745</v>
       </c>
       <c r="G345">
         <v/>
       </c>
       <c r="H345" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
       <c r="B346" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
       <c r="C346" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
       <c r="D346" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
       <c r="E346" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
       <c r="F346" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
       <c r="G346" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
       <c r="H346" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
       <c r="B347" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
       <c r="C347" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
       <c r="D347" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
       <c r="E347" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
       <c r="F347" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
       <c r="G347" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
       <c r="H347" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
       <c r="B348" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
       <c r="C348" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
       <c r="D348" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
       <c r="E348" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
       <c r="F348" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
       <c r="G348" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
       <c r="H348" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
       <c r="B349" t="s">
-        <v>2770</v>
+        <v>2772</v>
       </c>
       <c r="C349" t="s">
-        <v>2771</v>
+        <v>2773</v>
       </c>
       <c r="D349" t="s">
-        <v>2772</v>
+        <v>2774</v>
       </c>
       <c r="E349" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
       <c r="F349" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
       <c r="G349" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
       <c r="H349" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
       <c r="B350" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
       <c r="C350" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
       <c r="D350" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
       <c r="E350" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
       <c r="F350" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
       <c r="G350" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
       <c r="H350" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
       <c r="B351" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
       <c r="C351" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
       <c r="D351" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
       <c r="E351" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
       <c r="F351" t="s">
-        <v>2790</v>
+        <v>2792</v>
       </c>
       <c r="G351" t="s">
-        <v>2791</v>
+        <v>2793</v>
       </c>
       <c r="H351" t="s">
-        <v>2792</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
       <c r="B352" t="s">
-        <v>2794</v>
+        <v>2796</v>
       </c>
       <c r="C352" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
       <c r="D352" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
       <c r="E352" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
       <c r="F352" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
       <c r="G352" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
       <c r="H352" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
       <c r="B353" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
       <c r="C353" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
       <c r="D353" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
       <c r="E353" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
       <c r="F353" t="s">
-        <v>2806</v>
+        <v>2808</v>
       </c>
       <c r="G353" t="s">
-        <v>2807</v>
+        <v>2809</v>
       </c>
       <c r="H353" t="s">
-        <v>2808</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>2809</v>
+        <v>2811</v>
       </c>
       <c r="B354" t="s">
-        <v>2810</v>
+        <v>2812</v>
       </c>
       <c r="C354" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
       <c r="D354" t="s">
-        <v>2812</v>
+        <v>2814</v>
       </c>
       <c r="E354" t="s">
-        <v>2813</v>
+        <v>2815</v>
       </c>
       <c r="F354" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
       <c r="G354" t="s">
-        <v>2815</v>
+        <v>2817</v>
       </c>
       <c r="H354" t="s">
-        <v>2816</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>2817</v>
+        <v>2819</v>
       </c>
       <c r="B355" t="s">
-        <v>2818</v>
+        <v>2820</v>
       </c>
       <c r="C355" t="s">
-        <v>2819</v>
+        <v>2821</v>
       </c>
       <c r="D355" t="s">
-        <v>2820</v>
+        <v>2822</v>
       </c>
       <c r="E355" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
       <c r="F355" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
       <c r="G355" t="s">
-        <v>2823</v>
+        <v>2825</v>
       </c>
       <c r="H355" t="s">
-        <v>2824</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
       <c r="B356" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
       <c r="C356" t="s">
-        <v>2827</v>
+        <v>2829</v>
       </c>
       <c r="D356" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
       <c r="E356" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
       <c r="F356" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
       <c r="G356" t="s">
-        <v>2831</v>
+        <v>2833</v>
       </c>
       <c r="H356" t="s">
-        <v>2832</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>2833</v>
+        <v>2835</v>
       </c>
       <c r="B357" t="s">
-        <v>2834</v>
+        <v>2836</v>
       </c>
       <c r="C357" t="s">
-        <v>2835</v>
+        <v>2837</v>
       </c>
       <c r="D357" t="s">
-        <v>2836</v>
+        <v>2838</v>
       </c>
       <c r="E357" t="s">
-        <v>2837</v>
+        <v>2839</v>
       </c>
       <c r="F357" t="s">
-        <v>2838</v>
+        <v>2840</v>
       </c>
       <c r="G357" t="s">
-        <v>2839</v>
+        <v>2841</v>
       </c>
       <c r="H357" t="s">
-        <v>2840</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
       <c r="B358" t="s">
-        <v>2842</v>
+        <v>2844</v>
       </c>
       <c r="C358" t="s">
-        <v>2843</v>
+        <v>2845</v>
       </c>
       <c r="D358" t="s">
-        <v>2844</v>
+        <v>2846</v>
       </c>
       <c r="E358" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
       <c r="F358" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
       <c r="G358" t="s">
-        <v>2847</v>
+        <v>2849</v>
       </c>
       <c r="H358" t="s">
-        <v>2848</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>2849</v>
+        <v>2851</v>
       </c>
       <c r="B359" t="s">
-        <v>2850</v>
+        <v>2852</v>
       </c>
       <c r="C359" t="s">
-        <v>2851</v>
+        <v>2853</v>
       </c>
       <c r="D359" t="s">
-        <v>2852</v>
+        <v>2854</v>
       </c>
       <c r="E359" t="s">
-        <v>2853</v>
+        <v>2855</v>
       </c>
       <c r="F359" t="s">
-        <v>2854</v>
+        <v>2856</v>
       </c>
       <c r="G359" t="s">
-        <v>2855</v>
+        <v>2857</v>
       </c>
       <c r="H359" t="s">
-        <v>2856</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>2857</v>
+        <v>2859</v>
       </c>
       <c r="B360" t="s">
-        <v>2858</v>
+        <v>2860</v>
       </c>
       <c r="C360" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
       <c r="D360" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
       <c r="E360" t="s">
-        <v>2861</v>
+        <v>2863</v>
       </c>
       <c r="F360" t="s">
-        <v>2862</v>
+        <v>2864</v>
       </c>
       <c r="G360" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
       <c r="H360" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>2865</v>
+        <v>2867</v>
       </c>
       <c r="B361" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
       <c r="C361" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
       <c r="D361" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
       <c r="E361" t="s">
-        <v>2869</v>
+        <v>2871</v>
       </c>
       <c r="F361" t="s">
-        <v>2870</v>
+        <v>2872</v>
       </c>
       <c r="G361" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
       <c r="H361" t="s">
-        <v>2872</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>2873</v>
+        <v>2875</v>
       </c>
       <c r="B362" t="s">
-        <v>2874</v>
+        <v>2876</v>
       </c>
       <c r="C362" t="s">
-        <v>2875</v>
+        <v>2877</v>
       </c>
       <c r="D362" t="s">
-        <v>2876</v>
+        <v>2878</v>
       </c>
       <c r="E362" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
       <c r="F362" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
       <c r="G362" t="s">
-        <v>2879</v>
+        <v>2881</v>
       </c>
       <c r="H362" t="s">
-        <v>2880</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>2881</v>
+        <v>2883</v>
       </c>
       <c r="B363" t="s">
-        <v>2882</v>
+        <v>2884</v>
       </c>
       <c r="C363" t="s">
-        <v>2883</v>
+        <v>2885</v>
       </c>
       <c r="D363" t="s">
-        <v>2884</v>
+        <v>2886</v>
       </c>
       <c r="E363" t="s">
-        <v>2885</v>
+        <v>2887</v>
       </c>
       <c r="F363" t="s">
-        <v>2886</v>
+        <v>2888</v>
       </c>
       <c r="G363" t="s">
-        <v>2887</v>
+        <v>2889</v>
       </c>
       <c r="H363" t="s">
-        <v>2888</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>2889</v>
+        <v>2891</v>
       </c>
       <c r="B364" t="s">
-        <v>2890</v>
+        <v>2892</v>
       </c>
       <c r="C364" t="s">
-        <v>2891</v>
+        <v>2893</v>
       </c>
       <c r="D364" t="s">
-        <v>2892</v>
+        <v>2894</v>
       </c>
       <c r="E364" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
       <c r="F364" t="s">
-        <v>2894</v>
+        <v>2896</v>
       </c>
       <c r="G364" t="s">
-        <v>2895</v>
+        <v>2897</v>
       </c>
       <c r="H364" t="s">
-        <v>2896</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
       <c r="B365" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
       <c r="C365" t="s">
-        <v>2899</v>
+        <v>2901</v>
       </c>
       <c r="D365" t="s">
-        <v>2900</v>
+        <v>2902</v>
       </c>
       <c r="E365" t="s">
-        <v>2901</v>
+        <v>2903</v>
       </c>
       <c r="F365" t="s">
-        <v>2902</v>
+        <v>2904</v>
       </c>
       <c r="G365" t="s">
-        <v>2903</v>
+        <v>2905</v>
       </c>
       <c r="H365" t="s">
-        <v>2904</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
       <c r="B366" t="s">
-        <v>2906</v>
+        <v>2908</v>
       </c>
       <c r="C366" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
       <c r="D366" t="s">
-        <v>2908</v>
+        <v>2910</v>
       </c>
       <c r="E366" t="s">
-        <v>2909</v>
+        <v>2911</v>
       </c>
       <c r="F366" t="s">
-        <v>2910</v>
+        <v>2912</v>
       </c>
       <c r="G366" t="s">
-        <v>2911</v>
+        <v>2913</v>
       </c>
       <c r="H366" t="s">
-        <v>2912</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>2913</v>
+        <v>2915</v>
       </c>
       <c r="B367" t="s">
-        <v>2914</v>
+        <v>2916</v>
       </c>
       <c r="C367" t="s">
-        <v>2915</v>
+        <v>2917</v>
       </c>
       <c r="D367" t="s">
-        <v>2916</v>
+        <v>2918</v>
       </c>
       <c r="E367" t="s">
-        <v>2917</v>
+        <v>2919</v>
       </c>
       <c r="F367" t="s">
-        <v>2918</v>
+        <v>2920</v>
       </c>
       <c r="G367" t="s">
-        <v>2919</v>
+        <v>2921</v>
       </c>
       <c r="H367" t="s">
-        <v>2920</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>2921</v>
+        <v>2923</v>
       </c>
       <c r="B368" t="s">
-        <v>2922</v>
+        <v>2924</v>
       </c>
       <c r="C368" t="s">
-        <v>2923</v>
+        <v>2925</v>
       </c>
       <c r="D368" t="s">
-        <v>2924</v>
+        <v>2926</v>
       </c>
       <c r="E368" t="s">
-        <v>2925</v>
+        <v>2927</v>
       </c>
       <c r="F368" t="s">
-        <v>2926</v>
+        <v>2928</v>
       </c>
       <c r="G368" t="s">
-        <v>2927</v>
+        <v>2929</v>
       </c>
       <c r="H368" t="s">
-        <v>2928</v>
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="369" spans="1:6">
+      <c r="A369" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B369" t="s">
+        <v>2932</v>
+      </c>
+      <c r="C369" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D369" t="s">
+        <v>2934</v>
+      </c>
+      <c r="E369" t="s">
+        <v>2935</v>
+      </c>
+      <c r="F369" t="s">
+        <v>2936</v>
+      </c>
+      <c r="G369" t="s">
+        <v>2937</v>
+      </c>
+      <c r="H369" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="370" spans="1:6">
+      <c r="A370" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B370" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C370" t="s">
+        <v>2941</v>
+      </c>
+      <c r="D370" t="s">
+        <v>2942</v>
+      </c>
+      <c r="E370" t="s">
+        <v>2943</v>
+      </c>
+      <c r="F370" t="s">
+        <v>2944</v>
+      </c>
+      <c r="G370" t="s">
+        <v>2945</v>
+      </c>
+      <c r="H370" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="371" spans="1:6">
+      <c r="A371" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B371" t="s">
+        <v>2948</v>
+      </c>
+      <c r="C371" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D371" t="s">
+        <v>2950</v>
+      </c>
+      <c r="E371" t="s">
+        <v>2951</v>
+      </c>
+      <c r="F371" t="s">
+        <v>2952</v>
+      </c>
+      <c r="G371" t="s">
+        <v>2953</v>
+      </c>
+      <c r="H371" t="s">
+        <v>2954</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1"/>
   <sheetViews>